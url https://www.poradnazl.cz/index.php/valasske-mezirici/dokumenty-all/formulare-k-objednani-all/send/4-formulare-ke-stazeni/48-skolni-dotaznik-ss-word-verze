--- v0 (2026-04-24)
+++ v1 (2026-08-14)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F304CEB" w14:textId="77777777" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="00633A33" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFB41C2" w14:textId="77777777" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="00633A33" w:rsidP="00633A33">
       <w:pPr>
@@ -1880,77 +1884,307 @@
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jméno a příjmení 2. zákonného</w:t>
       </w:r>
       <w:r w:rsidR="008624A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zástupce: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8ED777" w14:textId="60D736EE" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="00C50060" w:rsidP="00633A33">
+    <w:p w14:paraId="0B8ED777" w14:textId="69F42B26" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="00943623" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06806F75" wp14:editId="675B1C4B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB0FBAD" wp14:editId="29C57143">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1942211</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>262890</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="219075" cy="207010"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1526102936" name="Textové pole 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="219075" cy="207010"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1F38E553" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623" w:rsidP="00943623"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7CB0FBAD" id="Textové pole 49" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:152.95pt;margin-top:20.7pt;width:17.25pt;height:16.3pt;z-index:251760640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvRHTgNQIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xkarNZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx0zWanITzCkxJp5OcEmE4VMocSvr9cfPh&#10;EyU+MFMxDUaU9Fl4erN8/27R2kLMoAZdCUcQxPiitSWtQ7BFlnlei4b5CVhh0CnBNSzg1h2yyrEW&#10;0RudzfL8OmvBVdYBF97j6W3vpMuEL6Xg4V5KLwLRJcXcQlpdWvdxzZYLVhwcs7XiQxrsH7JomDL4&#10;6BnqlgVGjk79AdUo7sCDDBMOTQZSKi5SDVjNNH9Tza5mVqRakBxvzzT5/wfL7047++BI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh85k20QXC8XA2/ZzPryjh6Jrlc6wjomSXy9b58FVAQ6JRUoddSWSx&#10;09aHPnQMiW950KraKK3TJipBrLUjJ4Y91CGliOCvorQhbUmvP17lCfiVL0Kf7+814z+G9F5EIZ42&#10;mPOl9GiFbt8RVSEts5GXPVTPSJeDXkne8o1C/C3z4YE5lA4yhOMQ7nGRGjApGCxKanC//nYe47Gj&#10;6KWkRSmW1P88Mico0d8M9nqOQo/aTRs03GjsR8McmzUgO1McNsuTGeOCHk3poHnCSVnFl9DFDMf3&#10;ShpGcx36ocBJ42K1SkGoUMvC1uwsj9CxG5HLx+6JOTv0MqAI7mAUKivetLSPjTcNrI4BpEr9juT2&#10;TA6co7qTYoZJjOPzcp+iLv+L5W8AAAD//wMAUEsDBBQABgAIAAAAIQCfIW6a4gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN00UBriVAgBCzalDwTs3NgkEfE4st0k7dcz&#10;rGA3ozm6c26+HG3LeuND41DCdCKAGSydbrCSsNs+Xd0CC1GhVq1DI+FoAiyL87NcZdoNuDb9JlaM&#10;QjBkSkIdY5dxHsraWBUmrjNIty/nrYq0+oprrwYKty1PhLjhVjVIH2rVmYfalN+bg5Xw6dent9Xw&#10;+L577cdj8pzo1cvHQsrLi/H+Dlg0Y/yD4Vef1KEgp707oA6slTAT1wtCJaTTFBgBs1TQsJcwTwXw&#10;Iuf/GxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG9EdOA1AgAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ8hbpriAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="2mm,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1F38E553" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623" w:rsidP="00943623"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F53DCE9" wp14:editId="3BF3F075">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1353312</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>261620</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="219456" cy="207264"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1713072386" name="Textové pole 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="219456" cy="207264"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="666D35DC" w14:textId="1876D7F1" w:rsidR="00943623" w:rsidRDefault="00943623"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5F53DCE9" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:106.55pt;margin-top:20.6pt;width:17.3pt;height:16.3pt;z-index:251758592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ZS8FNwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykbdpZcaosVaZJ&#10;VVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l22zWa7IXzCkxJx6OcEmE4VMpsS/r9efXp&#10;hhIfmKmYBiNKehCe3s4/fpi1thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dduscqxF&#10;9EZnkzyfZi24yjrgwns8veuddJ7wpRQ8PErpRSC6pJhbSKtL6yau2XzGiq1jtlb8mAb7hywapgw+&#10;eoK6Y4GRnVN/QDWKO/Agw4hDk4GUiotUA1Yzzt9Vs66ZFakWJMfbE03+/8Hyh/3aPjkSui/QYQMj&#10;Ia31hcfDWE8nXRO/mClBP1J4ONEmukA4Hk7Gny+vppRwdE3y68n0MqJk58vW+fBVQEOiUVKHXUlk&#10;sf29D33oEBLf8qBVtVJap01UglhqR/YMe6hDShHB30RpQ9qSTi+u8gT8xhehT/c3mvEfx/ReRSGe&#10;NpjzufRohW7TEVUhLRcDLxuoDkiXg15J3vKVQvx75sMTcygdZAjHITziIjVgUnC0KKnB/frbeYzH&#10;jqKXkhalWFL/c8ecoER/M9jraxR61G7aoOEGYzMYZtcsAdkZ47BZnswYF/RgSgfNC07KIr6ELmY4&#10;vlfSMJjL0A8FThoXi0UKQoVaFu7N2vIIHbsRuXzuXpizx14GFMEDDEJlxbuW9rHxpoHFLoBUqd+R&#10;3J7JI+eo7qSY4yTG8Xm9T1Hn/8X8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGD4oNPiAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoE7ciJcSpEAIWbPqgCNi58ZBExOPIdpOU&#10;r8esYDm6R/eeKVaT6diAzreWJKSzBBhSZXVLtYT9y+PVEpgPirTqLKGEE3pYlednhcq1HWmLwy7U&#10;LJaQz5WEJoQ+59xXDRrlZ7ZHitmndUaFeLqaa6fGWG46LpLkmhvVUlxoVI/3DVZfu6OR8OG236/r&#10;8eFtvxmmk3gSev38fiPl5cV0dwss4BT+YPjVj+pQRqeDPZL2rJMg0nkaUQmLVACLgFhkGbCDhGy+&#10;BF4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOWUvBTcCAAB3BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYPig0+IAAAAJAQAADwAA&#10;AAAAAAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="2mm,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="666D35DC" w14:textId="1876D7F1" w:rsidR="00943623" w:rsidRDefault="00943623"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail 2. zákonného zástupce: </w:t>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Telefon:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF46D61" w14:textId="136DE5E7" w:rsidR="00943623" w:rsidRDefault="00943623" w:rsidP="00633A33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06806F75" wp14:editId="5F2B6E5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>1235710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>287020</wp:posOffset>
+                  <wp:posOffset>279238</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5400040" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1552590459" name="Textové pole 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5400040" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -1967,145 +2201,112 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="06806F75" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:374pt;margin-top:22.6pt;width:425.2pt;height:15pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFvu65MgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSw47SrKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFWoEWzCVQkYg1hetK/k2BFdkmZdb1Qg/AKcsKWvARgS64iarULSE&#10;3phslOe3WQtYOQSpvKfXh6OSTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB7qMJDQZFDXWqpUA1UzzN9Us9oKp1ItRI53Z5r8/4OVj/uVe0YWus/QUQMj&#10;Ia3zhafHWE9XYxO/lCkjPVF4ONOmusAkPY5v8jy/IZUk3fAuH+eJ1+zi7dCHLwoaFoWSI7UlsSX2&#10;Sx8oIpn2JjGYB6OrhTYmXeIoqLlBthfURBNSjuRxZWUsa0t++3GcJ+ArXYQ++6+NkN9jldcIdDOW&#10;Hi+1Ryl0647piqoa9cSsoToQXwjHUfJOLjThL4UPzwJpdogH2ofwREdtgJKCk8TZFvDn396jPbWU&#10;tJy1NIsl9z92AhVn5qulZsfB7QXshXUv2F0zB2JmSJvmZBLJAYPpxRqheaU1mcUopBJWUqySh16c&#10;h+NG0JpJNZslIxpPJ8LSrpyM0LETkceX7lWgO/Ux0AQ8Qj+lonjTzqNt9LQw2wWodep1JPbI4olv&#10;Gu3UjtMaxt35/Z6sLj+L6S8AAAD//wMAUEsDBBQABgAIAAAAIQA+wXAi2wAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKupQpWCFbCqKQOqFAwVxduMliRqvo9hpw9+znOC4&#10;M6OZt+Vm9r060Ri7wAi3ywwUcR1cxw3Cx/vLjQEVk2Vn+8CE8E0RNtXlRWkLF878Rqd9apSUcCws&#10;QpvSUGgd65a8jcswEIv3FUZvk5xjo91oz1Lue73Ksjvtbcey0NqBnlqqj/vJI+wGXuht7rezeX2e&#10;dsYsjp+REK+v5scHUInm9BeGX3xBh0qYDmFiF1WPII8khHy9AiWuWWc5qAPCvQi6KvV//OoHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARb7uuTICAAB0BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPsFwItsAAAAGAQAADwAAAAAAAAAAAAAAAACM&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="06806F75" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:97.3pt;margin-top:22pt;width:425.2pt;height:15pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDbzVnMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbTc4LSrKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFeoGtmAqhYxArC9aV/JtCK7IMi+3qhF+AE5ZUtaAjQh0xU1WoWgJ&#10;vTHZTZ7fZi1g5RCk8p5eH45KPk34da1keKprrwIzJafcQjoxnet4ZtOJKDYo3FbLUxriH7JohLYU&#10;9Az1IIJgO9R/QDVaIniow0BCk0Fda6lSDVTNMH9TzWornEq1EDnenWny/w9WPu5X7hlZ6D5DRw2M&#10;hLTOF54eYz1djU38UqaM9ETh4Uyb6gKT9Dge5Xk+IpUk3fAuH+eJ1+zi7dCHLwoaFoWSI7UlsSX2&#10;Sx8oIpn2JjGYB6OrhTYmXeIoqLlBthfURBNSjuRxZWUsa0t++3GcJ+ArXYQ++6+NkN9jldcIdDOW&#10;Hi+1Ryl0647piqoa9cSsoToQXwjHUfJOLjThL4UPzwJpdogH2ofwREdtgJKCk8TZFvDn396jPbWU&#10;tJy1NIsl9z92AhVn5qulZsfB7QXshXUv2F0zB2JmSJvmZBLJAYPpxRqheaU1mcUopBJWUqySh16c&#10;h+NG0JpJNZslIxpPJ8LSrpyM0LETkceX7lWgO/Ux0AQ8Qj+lonjTzqNt9LQw2wWodep1JPbI4olv&#10;Gu3UjtMaxt35/Z6sLj+L6S8AAAD//wMAUEsDBBQABgAIAAAAIQBpLf+r3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Bb8IwDIXvk/YfIiPtgka6KbCuNEVj2iQuHMYQ59B4bUXjVE0K3b+fObGb&#10;n/30/L18NbpWnLEPjScNT7MEBFLpbUOVhv3352MKIkRD1rSeUMMvBlgV93e5yay/0Beed7ESHEIh&#10;MxrqGLtMylDW6EyY+Q6Jbz++dyay7Ctpe3PhcNfK5yRZSGca4g+16fC9xvK0G5yGTUdTuVZuPabb&#10;j2GTptPTIaDWD5PxbQki4hhvZrjiMzoUzHT0A9kgWtavasFWDUpxp6shUXOejhpeeCOLXP6vUPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ281ZzICAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaS3/q94AAAAKAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="40289875" w14:textId="7DA0E7D7" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
-[...70 lines deleted...]
-        <w:t>Telefon:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soudem </w:t>
+      </w:r>
+      <w:r w:rsidR="000A01E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>upravená</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> péče:         Ano         </w:t>
+      </w:r>
+      <w:r w:rsidR="000A01E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E56E82A" w14:textId="2F00BD27" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="008624A5" w:rsidP="00633A33">
+    <w:p w14:paraId="6E56E82A" w14:textId="02710A51" w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidRDefault="008624A5" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="062CD90B" wp14:editId="2DC5C8E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2101215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -2148,51 +2349,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="062CD90B" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:165.45pt;margin-top:22.35pt;width:92.75pt;height:15pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLNs+1MwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZSpF2DOEWWIsOA&#10;oC2QDj0rshwLk0WNUmJ3Xz9KiZOm22nYRaZE8pF8JD296xrD9gq9Blvw4SDnTFkJpbbbgn9/Xn76&#10;zJkPwpbCgFUFf1We380+fpi2bqJGUIMpFTICsX7SuoLXIbhJlnlZq0b4AThlSVkBNiLQFbdZiaIl&#10;9MZkozy/zlrA0iFI5T293h+UfJbwq0rJ8FhVXgVmCk65hXRiOjfxzGZTMdmicLWWxzTEP2TRCG0p&#10;6AnqXgTBdqj/gGq0RPBQhYGEJoOq0lKlGqiaYf6umnUtnEq1EDnenWjy/w9WPuzX7glZ6L5ARw2M&#10;hLTOTzw9xnq6Cpv4pUwZ6YnC1xNtqgtMRqfhzc3taMyZJN3wNh/nidfs7O3Qh68KGhaFgiO1JbEl&#10;9isfKCKZ9iYxmAejy6U2Jl3iKKiFQbYX1EQTUo7kcWFlLGsLfn01zhPwhS5Cn/w3RsgfscpLBLoZ&#10;S4/n2qMUuk3HdElVXfXEbKB8Jb4QDqPknVxqwl8JH54E0uwQRbQP4ZGOygAlBUeJsxrw19/eoz21&#10;lLSctTSLBfc/dwIVZ+abpWbHwe0F7IVNL9hdswBiZkib5mQSyQGD6cUKoXmhNZnHKKQSVlKsgode&#10;XITDRtCaSTWfJyMaTyfCyq6djNCxE5HH5+5FoDv2MdAEPEA/pWLyrp0H2+hpYb4LUOnU60jsgcUj&#10;3zTaqR3HNYy78/aerM4/i9lvAAAA//8DAFBLAwQUAAYACAAAACEAOyzuot8AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLhNLx8pWSt2JIZB24cBAnLPGtNUap2rSrbw95gRH&#10;259+f3+xmVynTjSE1jPCYp6AIq68bblG+Hh/uclAhWjYms4zIXxTgE15eVGY3Pozv9FpH2slIRxy&#10;g9DE2Odah6ohZ8Lc98Ry+/KDM1HGodZ2MGcJd52+TZKVdqZl+dCYnp4aqo770SHsep7pbeq2U/b6&#10;PO6ybHb8DIR4fTU9PoCKNMU/GH71RR1KcTr4kW1QHcJymdwLipCma1AC3C1WKagDwloWuiz0/wbl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLNs+1MwIAAHQEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7LO6i3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="062CD90B" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:165.45pt;margin-top:22.35pt;width:92.75pt;height:15pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN5xRrMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbQwcberKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFWoEWzCVQkYg1hetK/k2BFdkmZdb1Qg/AKcsKWvARgS64iarULSE&#10;3phslOc3WQtYOQSpvKfXh6OSTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB7qMJDQZFDXWqpUA1UzzN9Us9oKp1ItRI53Z5r8/4OVj/uVe0YWus/QUQMj&#10;Ia3zhafHWE9XYxO/lCkjPVF4ONOmusBkdBre3t6NxpxJ0g3v8nGeeM0u3g59+KKgYVEoOVJbElti&#10;v/SBIpJpbxKDeTC6Wmhj0iWOgpobZHtBTTQh5UgeV1bGsrbkNx/HeQK+0kXos//aCPk9VnmNQDdj&#10;6fFSe5RCt+6YrqiqcU/MGqoD8YVwHCXv5EIT/lL48CyQZocoon0IT3TUBigpOEmcbQF//u092lNL&#10;SctZS7NYcv9jJ1BxZr5aanYc3F7AXlj3gt01cyBmhrRpTiaRHDCYXqwRmldak1mMQiphJcUqeejF&#10;eThuBK2ZVLNZMqLxdCIs7crJCB07EXl86V4FulMfA03AI/RTKoo37TzaRk8Ls12AWqdeR2KPLJ74&#10;ptFO7TitYdyd3+/J6vKzmP4CAAD//wMAUEsDBBQABgAIAAAAIQA7LO6i3wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuE0vHylZK3YkhkHbhwECcs8a01RqnatKtvD3mBEfb&#10;n35/f7GZXKdONITWM8JinoAirrxtuUb4eH+5yUCFaNiazjMhfFOATXl5UZjc+jO/0WkfayUhHHKD&#10;0MTY51qHqiFnwtz3xHL78oMzUcah1nYwZwl3nb5NkpV2pmX50JienhqqjvvRIex6nult6rZT9vo8&#10;7rJsdvwMhHh9NT0+gIo0xT8YfvVFHUpxOviRbVAdwnKZ3AuKkKZrUALcLVYpqAPCWha6LPT/BuUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3nFGsyAgAAdAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADss7qLfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2BE10840" w14:textId="69EE7F92" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C50060">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -2247,51 +2448,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2D5C85DE" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:84pt;margin-top:22.35pt;width:135.2pt;height:15pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1PJX0MgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0/ZoRp8hSZBhQ&#10;tAXSoWdFlmNhsqhRSuzs149S4mTpdhp2kSmRfCQfSU/u+tawrUKvwZZ8PMo5U1ZCpe265N9eFh9u&#10;OfNB2EoYsKrkO+X53fT9u0nnCnUBDZhKISMQ64vOlbwJwRVZ5mWjWuFH4JQlZQ3YikBXXGcVio7Q&#10;W5Nd5Pl11gFWDkEq7+n1fq/k04Rf10qGp7r2KjBTcsotpBPTuYpnNp2IYo3CNVoe0hD/kEUrtKWg&#10;R6h7EQTboP4DqtUSwUMdRhLaDOpaS5VqoGrG+Ztqlo1wKtVC5Hh3pMn/P1j5uF26Z2Sh/ww9NTAS&#10;0jlfeHqM9fQ1tvFLmTLSE4W7I22qD0xGp5vxTX5JKkm68af8Kk+8Zidvhz58UdCyKJQcqS2JLbF9&#10;8IEikulgEoN5MLpaaGPSJY6CmhtkW0FNNCHlSB5nVsayruTXH6/yBHymi9BH/5UR8nus8hyBbsbS&#10;46n2KIV+1TNdUVWXAzErqHbEF8J+lLyTC034D8KHZ4E0O8QD7UN4oqM2QEnBQeKsAfz5t/doTy0l&#10;LWcdzWLJ/Y+NQMWZ+Wqp2XFwBwEHYTUIdtPOgZgZ06Y5mURywGAGsUZoX2lNZjEKqYSVFKvkYRDn&#10;Yb8RtGZSzWbJiMbTifBgl05G6NiJyONL/yrQHfoYaAIeYZhSUbxp5942elqYbQLUOvU6Ertn8cA3&#10;jXZqx2EN4+78fk9Wp5/F9BcAAAD//wMAUEsDBBQABgAIAAAAIQCGhvXS3AAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFLaTeWYEKaSbGi0IsHW/G8zY5JaHY2ZDdt/PeOJz3O&#10;e4/3vim3s+vVhcbQeUZ4WCWgiGtvO24QPo6vyxxUiIat6T0TwjcF2Fa3N6UprL/yO10OsVFSwqEw&#10;CG2MQ6F1qFtyJqz8QCzelx+diXKOjbajuUq56/U6SR61Mx3LQmsGem6pPh8mh7AfeKF3qdvN+dvL&#10;tM/zxfkzEOL93fy0ARVpjn9h+MUXdKiE6eQntkH1CPJIREjTDJS46yxJQZ0QMhF0Ver/+NUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHU8lfQyAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIaG9dLcAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2D5C85DE" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:84pt;margin-top:22.35pt;width:135.2pt;height:15pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3c9y+MgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3a6Nd2MOEWWIsOA&#10;oi2QDj0rshQbk0WNUmJnXz9KiZOl22nYRaZE8pF8JD297VvDdgp9A7bk41HOmbISqsZuSv7tefnu&#10;I2c+CFsJA1aVfK88v529fTPtXKGuoAZTKWQEYn3RuZLXIbgiy7ysVSv8CJyypNSArQh0xU1WoegI&#10;vTXZVZ5Psg6wcghSeU+vdwclnyV8rZUMj1p7FZgpOeUW0onpXMczm01FsUHh6kYe0xD/kEUrGktB&#10;T1B3Igi2xeYPqLaRCB50GEloM9C6kSrVQNWM81fVrGrhVKqFyPHuRJP/f7DyYbdyT8hC/xl6amAk&#10;pHO+8PQY6+k1tvFLmTLSE4X7E22qD0xGp5vxTf6BVJJ040/5dZ54zc7eDn34oqBlUSg5UlsSW2J3&#10;7wNFJNPBJAbzYJpq2RiTLnEU1MIg2wlqogkpR/K4sDKWdSWfvL/OE/CFLkKf/NdGyO+xyksEuhlL&#10;j+faoxT6dc+aiqqaDMSsodoTXwiHUfJOLhvCvxc+PAmk2SEeaB/CIx3aACUFR4mzGvDn396jPbWU&#10;tJx1NIsl9z+2AhVn5qulZsfBHQQchPUg2G27AGJmTJvmZBLJAYMZRI3QvtCazGMUUgkrKVbJwyAu&#10;wmEjaM2kms+TEY2nE+HerpyM0LETkcfn/kWgO/Yx0AQ8wDClonjVzoNt9LQw3wbQTep1JPbA4pFv&#10;Gu3UjuMaxt35/Z6szj+L2S8AAAD//wMAUEsDBBQABgAIAAAAIQCGhvXS3AAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFLaTeWYEKaSbGi0IsHW/G8zY5JaHY2ZDdt/PeOJz3O&#10;e4/3vim3s+vVhcbQeUZ4WCWgiGtvO24QPo6vyxxUiIat6T0TwjcF2Fa3N6UprL/yO10OsVFSwqEw&#10;CG2MQ6F1qFtyJqz8QCzelx+diXKOjbajuUq56/U6SR61Mx3LQmsGem6pPh8mh7AfeKF3qdvN+dvL&#10;tM/zxfkzEOL93fy0ARVpjn9h+MUXdKiE6eQntkH1CPJIREjTDJS46yxJQZ0QMhF0Ver/+NUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHdz3L4yAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIaG9dLcAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6778F997" w14:textId="5206CCE0" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C50060">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -2346,51 +2547,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F76DE78" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:296pt;margin-top:22.35pt;width:60pt;height:15pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARgrbGMAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+x0SrZadaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx9133/nmtms0OQrnFZiSTic5JcJwqJTZl/T70/rD&#10;Z0p8YKZiGowo6Ul4ert4/+6mtYW4ghp0JRxBEOOL1pa0DsEWWeZ5LRrmJ2CFQacE17CAW7fPKsda&#10;RG90dpXn86wFV1kHXHiPp3e9ky4SvpSChwcpvQhElxRzC2l1ad3FNVvcsGLvmK0VH9Jg/5BFw5TB&#10;R89QdywwcnDqD6hGcQceZJhwaDKQUnGRasBqpvmbarY1syLVguR4e6bJ/z9Yfn/c2kdHQvcFOmxg&#10;JKS1vvB4GOvppGviFzMl6EcKT2faRBcIx8NPc+wEeji6ptf5DG1EyS6XrfPhq4CGRKOkDruSyGLH&#10;jQ996BgS3/KgVbVWWqdNVIJYaUeODHuoQ0oRwV9FaUPaks4/zvIE/MoXoc/3d5rxH0N6L6IQTxvM&#10;+VJ6tEK364iqsKrZyMsOqhPS5aBXkrd8rRB/w3x4ZA6lgzzgOIQHXKQGTAoGi5Ia3K+/ncd47Ch6&#10;KWlRiiX1Pw/MCUr0N4O9jrodDTcau9Ewh2YFyMwUB83yZOIFF/RoSgfNM07JMr6CLmY4vlXSMJqr&#10;0A8EThkXy2UKQnVaFjZma3mEjp2IPD51z8zZoY8BBXAPo0hZ8aadfWy8aWB5CCBV6nUktmdx4BuV&#10;ndQyTGEcnZf7FHX5Vyx+AwAA//8DAFBLAwQUAAYACAAAACEA0wSmmt4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXCaWbiqslLoTQyDtsgMDcc4a01ZrnKpJt/Lv8U5ws5+f&#10;nr9XrCfXqRMNofWMsJgnoIgrb1uuET4/3u4yUCEatqbzTAg/FGBdXl8VJrf+zO902sdaSQiH3CA0&#10;Mfa51qFqyJkw9z2x3L794EyUdai1HcxZwl2nl0nyoJ1pWT40pqeXhqrjfnQI255nepO6zZTtXsdt&#10;ls2OX4EQb2+m5ydQkab4Z4YLvqBDKUwHP7INqkO4f1xKl4iQpitQYlgtLsJBBhF0Wej/DcpfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABGCtsYwAgAAcwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANMEppreAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7F76DE78" id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:296pt;margin-top:22.35pt;width:60pt;height:15pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATzf+MMAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+x0arpZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+2zWaHIXzCkxJp5OcEmE4VMrsS/r9af3h&#10;EyU+MFMxDUaU9CQ8vV28fzdvbSGuoAZdCUcQxPiitSWtQ7BFlnlei4b5CVhh0CnBNSzg1u2zyrEW&#10;0RudXeX5LGvBVdYBF97j6V3vpIuEL6Xg4UFKLwLRJcXcQlpdWndxzRZzVuwds7XiQxrsH7JomDL4&#10;6BnqjgVGDk79AdUo7sCDDBMOTQZSKi5SDVjNNH9TzbZmVqRakBxvzzT5/wfL749b++hI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh6Uyb6ALheHgzw06gh6Nr+jm/RhtRsstl63z4KqAh0Sipw64ksthx&#10;40MfOobEtzxoVa2V1mkTlSBW2pEjwx7qkFJE8FdR2pC2pLOP13kCfuWL0Of7O834jyG9F1GIpw3m&#10;fCk9WqHbdURVWNXNyMsOqhPS5aBXkrd8rRB/w3x4ZA6lgzzgOIQHXKQGTAoGi5Ia3K+/ncd47Ch6&#10;KWlRiiX1Pw/MCUr0N4O9jrodDTcau9Ewh2YFyMwUB83yZOIFF/RoSgfNM07JMr6CLmY4vlXSMJqr&#10;0A8EThkXy2UKQnVaFjZma3mEjp2IPD51z8zZoY8BBXAPo0hZ8aadfWy8aWB5CCBV6nUktmdx4BuV&#10;ndQyTGEcnZf7FHX5Vyx+AwAA//8DAFBLAwQUAAYACAAAACEA0wSmmt4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXCaWbiqslLoTQyDtsgMDcc4a01ZrnKpJt/Lv8U5ws5+f&#10;nr9XrCfXqRMNofWMsJgnoIgrb1uuET4/3u4yUCEatqbzTAg/FGBdXl8VJrf+zO902sdaSQiH3CA0&#10;Mfa51qFqyJkw9z2x3L794EyUdai1HcxZwl2nl0nyoJ1pWT40pqeXhqrjfnQI255nepO6zZTtXsdt&#10;ls2OX4EQb2+m5ydQkab4Z4YLvqBDKUwHP7INqkO4f1xKl4iQpitQYlgtLsJBBhF0Wej/DcpfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABPN/4wwAgAAcwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANMEppreAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="241DB613" w14:textId="6012F325" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2462,51 +2663,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="504B3799" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:296pt;margin-top:22.1pt;width:227.2pt;height:15pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiwFZeMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSwA7GKcmKcmCah&#10;u5O46Z5DmtBoaZwlgZb9+jmBwrjtadpL6sT2Z/uz3dl912hyEM4rMCUdDnJKhOFQKbMr6beX1Ycp&#10;JT4wUzENRpT0KDy9n79/N2ttIUZQg66EIwhifNHaktYh2CLLPK9Fw/wArDColOAaFvDqdlnlWIvo&#10;jc5GeT7JWnCVdcCF9/j6cFLSecKXUvDwJKUXgeiSYm4hnS6d23hm8xkrdo7ZWvFzGuwfsmiYMhj0&#10;AvXAAiN7p/6AahR34EGGAYcmAykVF6kGrGaYv6lmUzMrUi1IjrcXmvz/g+WPh419diR0n6HDBkZC&#10;WusLj4+xnk66Jn4xU4J6pPB4oU10gXB8HE2n47s7VHHUDT/l4zzxml29rfPhi4CGRKGkDtuS2GKH&#10;tQ8YEU17kxjMg1bVSmmdLnEUxFI7cmDYRB1SjuhxY6UNaUs6+TjOE/CNLkJf/Lea8e+xylsEvGmD&#10;j9faoxS6bUdUhVVNemK2UB2RLwenUfKWrxTir5kPz8zh7CAPuA/hCQ+pAZOCs0RJDe7n396jPbYU&#10;tZS0OIsl9T/2zAlK9FeDzY6D2wuuF7a9YPbNEpCZIW6a5UlEBxd0L0oHzSuuySJGQRUzHGOVNPTi&#10;Mpw2AteMi8UiGeF4WhbWZmN5hI6diDy+dK/M2XMfA07AI/RTyoo37TzZRk8Di30AqVKvI7EnFs98&#10;42indpzXMO7O7/dkdf1ZzH8BAAD//wMAUEsDBBQABgAIAAAAIQD0ftA03wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuo0Mm0I2VQtAqkXDrSIsxsvSdR4HcVOG/4e9wTH&#10;2RnNvinWk+3EmQbfOkZYzBMQxJUzLdcIn4e3hwyED5qN7hwTwg95WJe3N4XOjbvwB533oRaxhH2u&#10;EZoQ+lxKXzVktZ+7njh6326wOkQ51NIM+hLLbSfTJFlKq1uOHxrd00tD1Wk/WoRdzzO5VXY7Ze+v&#10;4y7LZqcvT4j3d9PmGUSgKfyF4Yof0aGMTEc3svGiQ3h8SuOWgKBUCuIaSNRSgTgirOJFloX8P6H8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOLAVl4yAgAAdAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPR+0DTfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="504B3799" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:296pt;margin-top:22.1pt;width:227.2pt;height:15pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtK9lyMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSw48QqyolxYpqE&#10;7k7ipnsOaQrR0jhzAu3t188JFMZtT9NeUie2P9uf7U7vusawg0KvwZZ8OMg5U1ZCpe225N+elx8m&#10;nPkgbCUMWFXyV+X53ez9u2nrCjWCHZhKISMQ64vWlXwXgiuyzMudaoQfgFOWlDVgIwJdcZtVKFpC&#10;b0w2yvPbrAWsHIJU3tPr/VHJZwm/rpUMj3XtVWCm5JRbSCemcxPPbDYVxRaF22l5SkP8QxaN0JaC&#10;nqHuRRBsj/oPqEZLBA91GEhoMqhrLVWqgaoZ5m+qWe+EU6kWIse7M03+/8HKh8PaPSEL3WfoqIGR&#10;kNb5wtNjrKersYlfypSRnih8PdOmusAkPY4mk/HNDakk6Yaf8nGeeM0u3g59+KKgYVEoOVJbElvi&#10;sPKBIpJpbxKDeTC6Wmpj0iWOgloYZAdBTTQh5UgeV1bGsrbktx/HeQK+0kXos//GCPk9VnmNQDdj&#10;6fFSe5RCt+mYrqiqSU/MBqpX4gvhOEreyaUm/JXw4UkgzQ7xQPsQHumoDVBScJI42wH+/Nt7tKeW&#10;kpazlmax5P7HXqDizHy11Ow4uL2AvbDpBbtvFkDMDGnTnEwiOWAwvVgjNC+0JvMYhVTCSopV8tCL&#10;i3DcCFozqebzZETj6URY2bWTETp2IvL43L0IdKc+BpqAB+inVBRv2nm0jZ4W5vsAtU69jsQeWTzx&#10;TaOd2nFaw7g7v9+T1eVnMfsFAAD//wMAUEsDBBQABgAIAAAAIQD0ftA03wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuo0Mm0I2VQtAqkXDrSIsxsvSdR4HcVOG/4e9wTH&#10;2RnNvinWk+3EmQbfOkZYzBMQxJUzLdcIn4e3hwyED5qN7hwTwg95WJe3N4XOjbvwB533oRaxhH2u&#10;EZoQ+lxKXzVktZ+7njh6326wOkQ51NIM+hLLbSfTJFlKq1uOHxrd00tD1Wk/WoRdzzO5VXY7Ze+v&#10;4y7LZqcvT4j3d9PmGUSgKfyF4Yof0aGMTEc3svGiQ3h8SuOWgKBUCuIaSNRSgTgirOJFloX8P6H8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK0r2XIyAgAAdAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPR+0DTfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7BCFF99A" w14:textId="135C897B" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -2561,51 +2762,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27433750" id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:186pt;margin-top:22.1pt;width:47.1pt;height:15pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIUEUQMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0SD+COEWWIsOA&#10;oC2QDj0rshQbk0WNUmJnv36UEidNt9Owi0yJ5CP5SHpy3zWG7RT6GmzBh4OcM2UllLXdFPz7y+LT&#10;LWc+CFsKA1YVfK88v59+/DBp3VhdQQWmVMgIxPpx6wpeheDGWeZlpRrhB+CUJaUGbESgK26yEkVL&#10;6I3JrvL8OmsBS4cglff0+nBQ8mnC11rJ8KS1V4GZglNuIZ2YznU8s+lEjDcoXFXLYxriH7JoRG0p&#10;6AnqQQTBtlj/AdXUEsGDDgMJTQZa11KlGqiaYf6umlUlnEq1EDnenWjy/w9WPu5W7hlZ6L5ARw2M&#10;hLTOjz09xno6jU38UqaM9ETh/kSb6gKT9Di6ux3ekEaSaniXj/JEa3Z2dujDVwUNi0LBkbqSyBK7&#10;pQ8UkEx7kxjLg6nLRW1MusRJUHODbCeohyakFMnjwspY1hb8+vMoT8AXugh98l8bIX/EIi8R6GYs&#10;PZ5Lj1Lo1h2rS6rqpudlDeWe6EI4TJJ3clET/lL48CyQRod4oHUIT3RoA5QUHCXOKsBff3uP9tRR&#10;0nLW0igW3P/cClScmW+Weh3nthewF9a9YLfNHIiZIS2ak0kkBwymFzVC80pbMotRSCWspFgFD704&#10;D4eFoC2TajZLRjSdToSlXTkZoWMnIo8v3atAd+xjoAF4hH5IxfhdOw+20dPCbBtA16nXkdgDi0e+&#10;abJTO45bGFfn7T1Znf8V098AAAD//wMAUEsDBBQABgAIAAAAIQAWWQlb3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4aewiEkooQ2ONJr14sJqetzACKTtL2KXFf+94sreZ&#10;eS9vvldsZturM42+c4zwuIxAEVeu7rhB+Pp8e8hA+WC4Nr1jQvghD5vy9qYwee0u/EHnfWiUhLDP&#10;DUIbwpBr7auWrPFLNxCL9u1Ga4KsY6Pr0Vwk3PY6jqJUW9OxfGjNQC8tVaf9ZBF2Ay/0NrHbOXt/&#10;nXZZtjgdPCHe383Pa1CB5vBvhj98QYdSmI5u4tqrHuFpFUuXgJAkMSgxJGkqwxFhJQddFvq6QfkL&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiFBFEDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFlkJW94AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="27433750" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:186pt;margin-top:22.1pt;width:47.1pt;height:15pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHu8o8MQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3Y6pGuNOEWWIsOA&#10;oC2QDj0rshQbk0WNUmJ3Xz9KiZOl22nYRaZE8pF8JD2961vD9gp9A7bk41HOmbISqsZuS/7tefnh&#10;hjMfhK2EAatK/qo8v5u9fzftXKGuoAZTKWQEYn3RuZLXIbgiy7ysVSv8CJyypNSArQh0xW1WoegI&#10;vTXZVZ5fZx1g5RCk8p5e7w9KPkv4WisZHrX2KjBTcsotpBPTuYlnNpuKYovC1Y08piH+IYtWNJaC&#10;nqDuRRBsh80fUG0jETzoMJLQZqB1I1WqgaoZ52+qWdfCqVQLkePdiSb//2Dlw37tnpCF/jP01MBI&#10;SOd84ekx1tNrbOOXMmWkJwpfT7SpPjBJj5Pbm/En0khSjW/zSZ5ozc7ODn34oqBlUSg5UlcSWWK/&#10;8oECkulgEmN5ME21bIxJlzgJamGQ7QX10ISUInlcWBnLupJff5zkCfhCF6FP/hsj5PdY5CUC3Yyl&#10;x3PpUQr9pmdNFasaeNlA9Up0IRwmyTu5bAh/JXx4EkijQzzQOoRHOrQBSgqOEmc14M+/vUd76ihp&#10;OetoFEvuf+wEKs7MV0u9jnM7CDgIm0Gwu3YBxMyYFs3JJJIDBjOIGqF9oS2ZxyikElZSrJKHQVyE&#10;w0LQlkk1nycjmk4nwsqunYzQsRORx+f+RaA79jHQADzAMKSieNPOg230tDDfBdBN6nUk9sDikW+a&#10;7NSO4xbG1fn9nqzO/4rZLwAAAP//AwBQSwMEFAAGAAgAAAAhABZZCVveAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHhp7CISSihDY40mvXiwmp63MAIpO0vYpcV/73iyt5l5&#10;L2++V2xm26szjb5zjPC4jEARV67uuEH4+nx7yED5YLg2vWNC+CEPm/L2pjB57S78Qed9aJSEsM8N&#10;QhvCkGvtq5as8Us3EIv27UZrgqxjo+vRXCTc9jqOolRb07F8aM1ALy1Vp/1kEXYDL/Q2sds5e3+d&#10;dlm2OB08Id7fzc9rUIHm8G+GP3xBh1KYjm7i2qse4WkVS5eAkCQxKDEkaSrDEWElB10W+rpB+QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHu8o8MQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWWQlb3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6C3E1E11" w14:textId="77777777" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -2660,51 +2861,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1506280C" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:50.1pt;margin-top:22.1pt;width:54.6pt;height:15pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8oFn2MQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bStWiDOEWWIsOA&#10;oC2QDj0rshwLk0WNUmJnXz9KiZOm22nYRaZE8pF8JD257xrDdgq9Blvw4SDnTFkJpbabgn9/WXy6&#10;5cwHYUthwKqC75Xn99OPHyatG6sR1GBKhYxArB+3ruB1CG6cZV7WqhF+AE5ZUlaAjQh0xU1WomgJ&#10;vTHZKM9vshawdAhSeU+vDwclnyb8qlIyPFWVV4GZglNuIZ2YznU8s+lEjDcoXK3lMQ3xD1k0QlsK&#10;eoJ6EEGwLeo/oBotETxUYSChyaCqtFSpBqpmmL+rZlULp1ItRI53J5r8/4OVj7uVe0YWui/QUQMj&#10;Ia3zY0+PsZ6uwiZ+KVNGeqJwf6JNdYFJery5u/o8Io0k1fAuv84TrdnZ2aEPXxU0LAoFR+pKIkvs&#10;lj5QQDLtTWIsD0aXC21MusRJUHODbCeohyakFMnjwspY1lIiV9d5Ar7QReiT/9oI+SMWeYlAN2Pp&#10;8Vx6lEK37pguqarbnpc1lHuiC+EwSd7JhSb8pfDhWSCNDvFA6xCe6KgMUFJwlDirAX/97T3aU0dJ&#10;y1lLo1hw/3MrUHFmvlnqdZzbXsBeWPeC3TZzIGaGtGhOJpEcMJherBCaV9qSWYxCKmElxSp46MV5&#10;OCwEbZlUs1kyoul0IiztyskIHTsReXzpXgW6Yx8DDcAj9EMqxu/aebCNnhZm2wCVTr2OxB5YPPJN&#10;k53acdzCuDpv78nq/K+Y/gYAAP//AwBQSwMEFAAGAAgAAAAhAKxxJ0jeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwmlqyqoCtNpw2BtAuHDbRz1pi2WuNUTbqVf493Gifr&#10;2U/P3ytWk+vEGYfQetKwmCsQSJW3LdUavr8+njIQIRqypvOEGn4xwKq8vytMbv2Fdnjex1pwCIXc&#10;aGhi7HMpQ9WgM2HueyS+/fjBmchyqKUdzIXDXScTpZ6lMy3xh8b0+NZgddqPTsO2p5ncpG4zZZ/v&#10;4zbLZqdDQK0fH6b1K4iIU7yZ4YrP6FAy09GPZIPoWCuVsFVDmvJkQ6KWKYijhhdeyLKQ/xuUfwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8oFn2MQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCscSdI3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1506280C" id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:50.1pt;margin-top:22.1pt;width:54.6pt;height:15pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHJdNwMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bStViNOkWWIsOA&#10;oC2QDj0rshQbk0WNUmJnXz9KiZOl22nYRaZE8pF8JH1337eG7RT6BmzJx6OcM2UlVI3dlPzby+LD&#10;J858ELYSBqwq+V55fj99/+6uc4WaQA2mUsgIxPqicyWvQ3BFlnlZq1b4EThlSakBWxHoipusQtER&#10;emuySZ7fZB1g5RCk8p5eHw5KPk34WisZnrT2KjBTcsotpBPTuY5nNr0TxQaFqxt5TEP8QxataCwF&#10;PUE9iCDYFps/oNpGInjQYSShzUDrRqpUA1Uzzt9Us6qFU6kWIse7E03+/8HKx93KPSML/WfoqYGR&#10;kM75wtNjrKfX2MYvZcpITxTuT7SpPjBJjze3Vx8npJGkGt/m13miNTs7O/Thi4KWRaHkSF1JZInd&#10;0gcKSKaDSYzlwTTVojEmXeIkqLlBthPUQxNSiuRxYWUs6yiRq+s8AV/oIvTJf22E/B6LvESgm7H0&#10;eC49SqFf96ypSk7VHXlZQ7UnuhAOk+SdXDSEvxQ+PAuk0SEeaB3CEx3aACUFR4mzGvDn396jPXWU&#10;tJx1NIol9z+2AhVn5qulXse5HQQchPUg2G07B2JmTIvmZBLJAYMZRI3QvtKWzGIUUgkrKVbJwyDO&#10;w2EhaMukms2SEU2nE2FpV05G6NiJyONL/yrQHfsYaAAeYRhSUbxp58E2elqYbQPoJvU6Entg8cg3&#10;TXZqx3EL4+r8fk9W53/F9BcAAAD//wMAUEsDBBQABgAIAAAAIQCscSdI3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcJpasqqArTacNgbQLhw20c9aYtlrjVE26lX+Pdxon&#10;69lPz98rVpPrxBmH0HrSsJgrEEiVty3VGr6/Pp4yECEasqbzhBp+McCqvL8rTG79hXZ43sdacAiF&#10;3GhoYuxzKUPVoDNh7nskvv34wZnIcqilHcyFw10nE6WepTMt8YfG9PjWYHXaj07DtqeZ3KRuM2Wf&#10;7+M2y2anQ0CtHx+m9SuIiFO8meGKz+hQMtPRj2SD6FgrlbBVQ5ryZEOilimIo4YXXsiykP8blH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxyXTcDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArHEnSN4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2D3AA7AA" w14:textId="77777777" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2849,51 +3050,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="445841E0" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:56.7pt;margin-top:38.75pt;width:17.7pt;height:15pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC31JsqMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aytVuNOEWWIsOA&#10;oi2QDj0rshwLk0WNUmJnXz9KiZOl22nYRaZE8pF8JD297VvDdgq9Blvy8SjnTFkJlbabkn97Xr77&#10;xJkPwlbCgFUl3yvPb2dv30w7V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWlDVgKwJdcZNVKDpC&#10;b002yfPrrAOsHIJU3tPr3UHJZwm/rpUMj3XtVWCm5JRbSCemcx3PbDYVxQaFa7Q8piH+IYtWaEtB&#10;T1B3Igi2Rf0HVKslgoc6jCS0GdS1lirVQNWM81fVrBrhVKqFyPHuRJP/f7DyYbdyT8hC/xl6amAk&#10;pHO+8PQY6+lrbOOXMmWkJwr3J9pUH5ikx8nkw8cb0khSjW/yqzzRmp2dHfrwRUHLolBypK4kssTu&#10;3gcKSKaDSYzlwehqqY1JlzgJamGQ7QT10ISUInlcWBnLupJfv7/KE/CFLkKf/NdGyO+xyEsEuhlL&#10;j+fSoxT6dc90FasaeFlDtSe6EA6T5J1casK/Fz48CaTRIR5oHcIjHbUBSgqOEmcN4M+/vUd76ihp&#10;OetoFEvuf2wFKs7MV0u9jnM7CDgI60Gw23YBxMyYFs3JJJIDBjOINUL7Qlsyj1FIJaykWCUPg7gI&#10;h4WgLZNqPk9GNJ1OhHu7cjJCx05EHp/7F4Hu2MdAA/AAw5CK4lU7D7bR08J8G6DWqdeR2AOLR75p&#10;slM7jlsYV+f3e7I6/ytmvwAAAP//AwBQSwMEFAAGAAgAAAAhAPxmXwTeAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT9oFjZStjKg0RWPaJC47DBDn0Ji2onGqJoXu38+ctpuf&#10;/fT8vXw1ulZcsA+NJw2zaQICqfS2oUrDfvf5pECEaMia1hNq+MEAq+L+LjeZ9Vf6xss2VoJDKGRG&#10;Qx1jl0kZyhqdCVPfIfHt5HtnIsu+krY3Vw53rXxOklfpTEP8oTYdvtdYnreD07DpaCLXqVuP6utj&#10;2Cg1OR8Cav34ML4tQUQc458ZbviMDgUzHf1ANoiW9ewlZauGxWIO4mZIFXc58pDwRha5/F+h+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC31JsqMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8Zl8E3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="445841E0" id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:56.7pt;margin-top:38.75pt;width:17.7pt;height:15pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMURGsMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aytVuNOEWWIsOA&#10;oi2QDj0rshwLk0WNUmJnXz9KiZOl22nYRaZE8pF8JD297VvDdgq9Blvy8SjnTFkJlbabkn97Xr77&#10;xJkPwlbCgFUl3yvPb2dv30w7V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWlDVgKwJdcZNVKDpC&#10;b002yfPrrAOsHIJU3tPr3UHJZwm/rpUMj3XtVWCm5JRbSCemcx3PbDYVxQaFa7Q8piH+IYtWaEtB&#10;T1B3Igi2Rf0HVKslgoc6jCS0GdS1lirVQNWM81fVrBrhVKqFyPHuRJP/f7DyYbdyT8hC/xl6amAk&#10;pHO+8PQY6+lrbOOXMmWkJwr3J9pUH5ikx8nkw8cb0khSjW/yqzzRmp2dHfrwRUHLolBypK4kssTu&#10;3gcKSKaDSYzlwehqqY1JlzgJamGQ7QT10ISUInlcWBnLupJfv7/KE/CFLkKf/NdGyO+xyEsEuhlL&#10;j+fSoxT6dc90RRWeeFlDtSe6EA6T5J1casK/Fz48CaTRIR5oHcIjHbUBSgqOEmcN4M+/vUd76ihp&#10;OetoFEvuf2wFKs7MV0u9jnM7CDgI60Gw23YBxMyYFs3JJJIDBjOINUL7Qlsyj1FIJaykWCUPg7gI&#10;h4WgLZNqPk9GNJ1OhHu7cjJCx05EHp/7F4Hu2MdAA/AAw5CK4lU7D7bR08J8G6DWqdeR2AOLR75p&#10;slM7jlsYV+f3e7I6/ytmvwAAAP//AwBQSwMEFAAGAAgAAAAhAPxmXwTeAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT9oFjZStjKg0RWPaJC47DBDn0Ji2onGqJoXu38+ctpuf&#10;/fT8vXw1ulZcsA+NJw2zaQICqfS2oUrDfvf5pECEaMia1hNq+MEAq+L+LjeZ9Vf6xss2VoJDKGRG&#10;Qx1jl0kZyhqdCVPfIfHt5HtnIsu+krY3Vw53rXxOklfpTEP8oTYdvtdYnreD07DpaCLXqVuP6utj&#10;2Cg1OR8Cav34ML4tQUQc458ZbviMDgUzHf1ANoiW9ewlZauGxWIO4mZIFXc58pDwRha5/F+h+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMURGsMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8Zl8E3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="64FB3FE4" w14:textId="48C2CD49" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3616,51 +3817,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5A5179B5" id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:216.6pt;margin-top:.05pt;width:264pt;height:15pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh7C6LMQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkStVZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgexk7bb07QXfHDHx91333l+1zWaHIXzCkxJx6OcEmE4VMrsS/r9ef3p&#10;lhIfmKmYBiNKehKe3i0+fpi3thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dfuscqxF&#10;9EZnkzy/yVpwlXXAhfd4en920kXCl1Lw8CilF4HokmJuIa0urbu4Zos5K/aO2VrxPg32D1k0TBl8&#10;9AJ1zwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlszK1ItSI63F5r8/4PlD8etfXIkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTwdKFNdIFwPJxOZ5PbHF0cfePP+QxthMmut63z4auAhkSjpA7bkthi&#10;x40P59AhJD7mQatqrbROmygFsdKOHBk2UYeUI4K/idKGtCW9mc7yBPzGF6Ev93ea8R99eq+iEE8b&#10;zPlae7RCt+uIqko6SRXFox1UJ+TLwVlK3vK1QvwN8+GJOdQO8oDzEB5xkRowKegtSmpwv/52HuOx&#10;peilpEUtltT/PDAnKNHfDDY7Cncw3GDsBsMcmhUgM2OcNMuTiRdc0IMpHTQvOCbL+Aq6mOH4VknD&#10;YK7CeSJwzLhYLlMQytOysDFbyyN07ETk8bl7Yc72fQyogAcYVMqKd+08x8abBpaHAFKlXl9Z7PlG&#10;aSe19GMYZ+f1PkVdfxaL3wAAAP//AwBQSwMEFAAGAAgAAAAhAMJydaPbAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjsFuwjAQRO+V+AdrkXpBxQlBKKRxUKlaiUsPQMXZxNskIl5HsQPp33c5lePo&#10;jWZevhltK67Y+8aRgngegUAqnWmoUvB9/HxJQfigyejWESr4RQ+bYvKU68y4G+3xegiV4BHymVZQ&#10;h9BlUvqyRqv93HVIzH5cb3Xg2FfS9PrG47aViyhaSasb4odad/heY3k5DFbBrqOZ3C7tdky/PoZd&#10;ms4uJ49KPU/Ht1cQAcfwX4a7PqtDwU5nN5DxolWwTJIFV+9AMF6vYo5nBUkUgyxy+ehf/AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh7C6LMQIAAHQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCcnWj2wAAAAcBAAAPAAAAAAAAAAAAAAAAAIsE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="5A5179B5" id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:216.6pt;margin-top:.05pt;width:264pt;height:15pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjo2fBMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkStVZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l+1zWaHIXzCkxJx6OcEmE4VMrsS/r9ef3p&#10;lhIfmKmYBiNKehKe3i0+fpi3thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dfuscqxF&#10;9EZnkzy/yVpwlXXAhfd4et876SLhSyl4eJTSi0B0STG3kFaX1l1cs8WcFXvHbK34OQ32D1k0TBl8&#10;9AJ1zwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlszK1ItSI63F5r8/4PlD8etfXIkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTwdKFNdIFwPJxOZ5PbHF0cfePP+QxthMmut63z4auAhkSjpA7bkthi&#10;x40PfegQEh/zoFW1VlqnTZSCWGlHjgybqEPKEcHfRGlD2pLeTGd5An7ji9CX+zvN+I9zeq+iEE8b&#10;zPlae7RCt+uIqko6mQzE7KA6IV8Oeil5y9cK8TfMhyfmUDvIA85DeMRFasCk4GxRUoP79bfzGI8t&#10;RS8lLWqxpP7ngTlBif5msNlRuIPhBmM3GObQrACZGeOkWZ5MvOCCHkzpoHnBMVnGV9DFDMe3ShoG&#10;cxX6icAx42K5TEEoT8vCxmwtj9CxE5HH5+6FOXvuY0AFPMCgUla8a2cfG28aWB4CSJV6HYntWTzz&#10;jdJOajmPYZyd1/sUdf1ZLH4DAAD//wMAUEsDBBQABgAIAAAAIQDCcnWj2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI7BbsIwEETvlfgHa5F6QcUJQSikcVCpWolLD0DF2cTbJCJeR7ED6d93OZXj&#10;6I1mXr4ZbSuu2PvGkYJ4HoFAKp1pqFLwffx8SUH4oMno1hEq+EUPm2LylOvMuBvt8XoIleAR8plW&#10;UIfQZVL6skar/dx1SMx+XG914NhX0vT6xuO2lYsoWkmrG+KHWnf4XmN5OQxWwa6jmdwu7XZMvz6G&#10;XZrOLiePSj1Px7dXEAHH8F+Guz6rQ8FOZzeQ8aJVsEySBVfvQDBer2KOZwVJFIMscvnoX/wBAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo6NnwTICAAB0BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwnJ1o9sAAAAHAQAADwAAAAAAAAAAAAAAAACM&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="35C01798" w14:textId="77777777" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -3767,51 +3968,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7FF746CC" id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:13.95pt;width:480.9pt;height:30pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL64NKMQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbTAdjtVlBPjxDQJ&#10;3Z3ETfcc0hSipXHmBFr26+cECsdtT9NeUie2P9uf7U7uusawvUKvwZZ8OMg5U1ZCpe2m5N+fFx9u&#10;OfNB2EoYsKrkB+X53fT9u0nrCjWCLZhKISMQ64vWlXwbgiuyzMutaoQfgFOWlDVgIwJdcZNVKFpC&#10;b0w2yvObrAWsHIJU3tPr/VHJpwm/rpUMj3XtVWCm5JRbSCemcx3PbDoRxQaF22p5SkP8QxaN0JaC&#10;nqHuRRBsh/oPqEZLBA91GEhoMqhrLVWqgaoZ5m+qWW2FU6kWIse7M03+/8HKh/3KPSEL3RfoqIGR&#10;kNb5wtNjrKersYlfypSRnig8nGlTXWCSHm+G+eePY1JJ0o1vh3meeM0u3g59+KqgYVEoOVJbElti&#10;v/SBIpJpbxKDeTC6Wmhj0iWOgpobZHtBTTQh5UgeV1bGspYyGX/KE/CVLkKf/ddGyB+xymsEuhlL&#10;j5faoxS6dcd0VfLRmZg1VAfiC+E4St7JhSb8pfDhSSDNDvFA+xAe6agNUFJwkjjbAv7623u0p5aS&#10;lrOWZrHk/udOoOLMfLPU7Di4vYC9sO4Fu2vmQMwMadOcTCI5YDC9WCM0L7QmsxiFVMJKilXy0Ivz&#10;cNwIWjOpZrNkROPpRFjalZMROnYi8vjcvQh0pz4GmoAH6KdUFG/aebSNnhZmuwC1Tr2OxB5ZPPFN&#10;o53acVrDuDuv78nq8rOY/gYAAP//AwBQSwMEFAAGAAgAAAAhAGeJQ2DcAAAABgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6rRCxQ3ZVBSB1AuHFsTZjZckaryOYqcNf89yguPs&#10;rGbeFJvJd+pMQ2wDIyzmGSjiKriWa4SP99c7Ayomy852gQnhmyJsyuurwuYuXHhP50OqlYRwzC1C&#10;k1Kfax2rhryN89ATi/cVBm+TyKHWbrAXCfedXmbZSnvbsjQ0tqfnhqrTYfQIu55nenvvt5N5exl3&#10;xsxOn5EQb2+mp0dQiab09wy/+IIOpTAdw8guqg5BhiSE5cMalLjr1UKGHBGMHHRZ6P/45Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAi+uDSjECAAB0BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ4lDYNwAAAAGAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7FF746CC" id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:13.95pt;width:480.9pt;height:30pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJpMoAMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbTAdjtVlBPjxDQJ&#10;3Z3ETfcc0hSipXHmBFr26+cECsdtT9NeUie2P9uf7U7uusawvUKvwZZ8OMg5U1ZCpe2m5N+fFx9u&#10;OfNB2EoYsKrkB+X53fT9u0nrCjWCLZhKISMQ64vWlXwbgiuyzMutaoQfgFOWlDVgIwJdcZNVKFpC&#10;b0w2yvObrAWsHIJU3tPr/VHJpwm/rpUMj3XtVWCm5JRbSCemcx3PbDoRxQaF22p5SkP8QxaN0JaC&#10;nqHuRRBsh/oPqEZLBA91GEhoMqhrLVWqgaoZ5m+qWW2FU6kWIse7M03+/8HKh/3KPSEL3RfoqIGR&#10;kNb5wtNjrKersYlfypSRnig8nGlTXWCSHm+G+eePY1JJ0o1vh3meeM0u3g59+KqgYVEoOVJbElti&#10;v/SBIpJpbxKDeTC6Wmhj0iWOgpobZHtBTTQh5UgeV1bGspYyGX/KE/CVLkKf/ddGyB+xymsEuhlL&#10;j5faoxS6dcd0VfLRuCdmDdWB+EI4jpJ3cqEJfyl8eBJIs0M80D6ERzpqA5QUnCTOtoC//vYe7aml&#10;pOWspVksuf+5E6g4M98sNTsObi9gL6x7we6aORAzQ9o0J5NIDhhML9YIzQutySxGIZWwkmKVPPTi&#10;PBw3gtZMqtksGdF4OhGWduVkhI6diDw+dy8C3amPgSbgAfopFcWbdh5to6eF2S5ArVOvI7FHFk98&#10;02indpzWMO7O63uyuvwspr8BAAD//wMAUEsDBBQABgAIAAAAIQBniUNg3AAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuq0QsUN2VQUgdQLhxbE2Y2XJGq8jmKnDX/PcoLj&#10;7Kxm3hSbyXfqTENsAyMs5hko4iq4lmuEj/fXOwMqJsvOdoEJ4ZsibMrrq8LmLlx4T+dDqpWEcMwt&#10;QpNSn2sdq4a8jfPQE4v3FQZvk8ih1m6wFwn3nV5m2Up727I0NLan54aq02H0CLueZ3p777eTeXsZ&#10;d8bMTp+REG9vpqdHUImm9PcMv/iCDqUwHcPILqoOQYYkhOXDGpS469VChhwRjBx0Wej/+OUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImkygAyAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGeJQ2DcAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="33F0E7F0" w14:textId="329C8822" w:rsidR="00C50060" w:rsidRPr="000D16F0" w:rsidRDefault="00C50060" w:rsidP="00C50060">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -3923,61 +4124,50 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00C50060">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neosvědčují</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACF49F9" w14:textId="77777777" w:rsidR="003E2427" w:rsidRDefault="003E2427" w:rsidP="00633A33">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0810CC5E" w14:textId="1C7D75D1" w:rsidR="003E2427" w:rsidRDefault="003E2427" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D487F62" w14:textId="0D1D5DC1" w:rsidR="003E2427" w:rsidRDefault="003E2427" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08127935" w14:textId="35A660A6" w:rsidR="00633A33" w:rsidRDefault="003E2427" w:rsidP="00633A33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4044,51 +4234,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27FD92A1" id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:471pt;margin-top:22.45pt;width:522.2pt;height:82.3pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLDROnNAIAAHUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykbdRFcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+19aaHIXzCkxBx6OcEmE4lMrsC/r9ef3p&#10;lhIfmCmZBiMKehKe3i0+fpg3diYmUIEuhSMIYvyssQWtQrCzLPO8EjXzI7DCoFOCq1nArdtnpWMN&#10;otc6m+T5NGvAldYBF97j6X3npIuEL6Xg4VFKLwLRBcXcQlpdWndxzRZzNts7ZivF+zTYP2RRM2Xw&#10;0TPUPQuMHJz6A6pW3IEHGUYc6gykVFykGrCacf6umm3FrEi1IDnenmny/w+WPxy39smR0H6BFhsY&#10;CWmsn3k8jPW00tXxi5kS9COFpzNtog2E4+F0ejX+fI0ujr5xfn2TT24jTna5bp0PXwXUJBoFddiX&#10;RBc7bnzoQoeQ+JoHrcq10jptohbESjtyZNhFHVKSCP4mShvSYCpXN3kCfuOL0Of7O834jz69V1GI&#10;pw3mfCk+WqHdtUSVBZ1MBmZ2UJ6QMAedlrzla4X4G+bDE3MoHiQCByI84iI1YFLQW5RU4H797TzG&#10;Y0/RS0mDYiyo/3lgTlCivxnsdlTuYLjB2A2GOdQrQGbGOGqWJxMvuKAHUzqoX3BOlvEVdDHD8a2C&#10;hsFchW4kcM64WC5TEOrTsrAxW8sjdOxE5PG5fWHO9n0MKIEHGGTKZu/a2cXGmwaWhwBSpV5HYjsW&#10;e75R20kt/RzG4Xm9T1GXv8XiNwAAAP//AwBQSwMEFAAGAAgAAAAhABBzYIbdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwqalMZlKbZVBSB1AuHFtSzGy9J1HgdxU4b/h73&#10;BMfRjGbeFOvJdeJMQ2g9IzzOFQjiytuWa4Svz/eHDESIhq3pPBPCDwVYl7c3hcmtv/COzvtYi1TC&#10;ITcITYx9LmWoGnImzH1PnLxvPzgTkxxqaQdzSeWukwulnqUzLaeFxvT02lB12o8OYdvzTG6020zZ&#10;x9u4zbLZ6RAI8f5uelmBiDTFvzBc8RM6lInp6Ee2QXQI6UhE0HoJ4uoqrTWII8JCLZ9AloX8f6D8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEsNE6c0AgAAdQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABBzYIbdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="27FD92A1" id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:471pt;margin-top:22.45pt;width:522.2pt;height:82.3pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN3Mh5NAIAAHUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykadRFcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBx6OcEmE4lMocCvr9afPp&#10;hhIfmCmZBiMK+iI8vV1+/LBo7FxMoAJdCkcQxPh5YwtahWDnWeZ5JWrmR2CFQacEV7OAW3fISsca&#10;RK91NsnzWdaAK60DLrzH07vOSZcJX0rBw4OUXgSiC4q5hbS6tO7jmi0XbH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA14/xdNbuKWZFqQXK8PdPk/x8svz/t7KMjof0CLTYw&#10;EtJYP/d4GOtppavjFzMl6EcKX860iTYQjoez2dX48xRdHH3jfHqdT24iTna5bp0PXwXUJBoFddiX&#10;RBc7bX3oQoeQ+JoHrcqN0jptohbEWjtyYthFHVKSCP4mShvSYCpX13kCfuOL0Of7e834jz69V1GI&#10;pw3mfCk+WqHdt0SVBZ1MB2b2UL4gYQ46LXnLNwrxt8yHR+ZQPEgEDkR4wEVqwKSgtyipwP3623mM&#10;x56il5IGxVhQ//PInKBEfzPY7ajcwXCDsR8Mc6zXgMyMcdQsTyZecEEPpnRQP+OcrOIr6GKG41sF&#10;DYO5Dt1I4JxxsVqlINSnZWFrdpZH6NiJyONT+8yc7fsYUAL3MMiUzd+1s4uNNw2sjgGkSr2OxHYs&#10;9nyjtpNa+jmMw/N6n6Iuf4vlbwAAAP//AwBQSwMEFAAGAAgAAAAhABBzYIbdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwqalMZlKbZVBSB1AuHFtSzGy9J1HgdxU4b/h73&#10;BMfRjGbeFOvJdeJMQ2g9IzzOFQjiytuWa4Svz/eHDESIhq3pPBPCDwVYl7c3hcmtv/COzvtYi1TC&#10;ITcITYx9LmWoGnImzH1PnLxvPzgTkxxqaQdzSeWukwulnqUzLaeFxvT02lB12o8OYdvzTG6020zZ&#10;x9u4zbLZ6RAI8f5uelmBiDTFvzBc8RM6lInp6Ee2QXQI6UhE0HoJ4uoqrTWII8JCLZ9AloX8f6D8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3cyHk0AgAAdQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABBzYIbdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="31131414" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -4200,51 +4390,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1BD6ED56" id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:356.55pt;margin-top:44.8pt;width:15.4pt;height:13.1pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXJRTIMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN+P2jAMfp+0/yHK+yg/BLtVlBPjxDQJ&#10;3Z3ETfcc0hSipXHmBFr2188JFMZtT9NeUie2P9uf7U7v29qwg0KvwRZ80OtzpqyEUtttwb+9LD/c&#10;ceaDsKUwYFXBj8rz+9n7d9PG5WoIOzClQkYg1ueNK/guBJdnmZc7VQvfA6csKSvAWgS64jYrUTSE&#10;Xpts2O9PsgawdAhSeU+vDyclnyX8qlIyPFWVV4GZglNuIZ2Yzk08s9lU5FsUbqflOQ3xD1nUQlsK&#10;eoF6EEGwPeo/oGotETxUoSehzqCqtFSpBqpm0H9TzXonnEq1EDneXWjy/w9WPh7W7hlZaD9DSw2M&#10;hDTO554eYz1thXX8UqaM9ETh8UKbagOT0enTeHxHGkmqwWQy+phoza7ODn34oqBmUSg4UlcSWeKw&#10;8oECkmlnEmN5MLpcamPSJU6CWhhkB0E9NCGlSB43VsaypuCT0bifgG90EfrivzFCfo9F3iLQzVh6&#10;vJYepdBuWqbLgg9HHS8bKI9EF8JpkryTS034K+HDs0AaHeKB1iE80VEZoKTgLHG2A/z5t/doTx0l&#10;LWcNjWLB/Y+9QMWZ+Wqp13FuOwE7YdMJdl8vgJgZ0KI5mURywGA6sUKoX2lL5jEKqYSVFKvgoRMX&#10;4bQQtGVSzefJiKbTibCyaycjdOxE5PGlfRXozn0MNACP0A2pyN+082QbPS3M9wEqnXodiT2xeOab&#10;Jju147yFcXV+vyer679i9gsAAP//AwBQSwMEFAAGAAgAAAAhAD5tbdrgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHghsq0gLLVbIkYTLh4E4nnpjm1Dd7bpbqH+e8cTHifv&#10;y3vf5OvRteKMfWg8aUinCQik0tuGKg2H/fuDAhGiIWtaT6jhBwOsi9ub3GTWX+gTz7tYCS6hkBkN&#10;dYxdJmUoa3QmTH2HxNm3752JfPaVtL25cLlr5WOSLKQzDfFCbTp8rbE87QanYdvRRG7mbjOqj7dh&#10;q9Tk9BVQ6/u78eUZRMQxXmH402d1KNjp6AeyQbQaluksZVSDWi1AMLCcz1YgjkymTwpkkcv/LxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABclFMgxAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD5tbdrgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1BD6ED56" id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:356.55pt;margin-top:44.8pt;width:15.4pt;height:13.1pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR9M8WMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfRQ4wW4V5cQ4MU1C&#10;dydx0z2HNKHV0jhzAu3t188JFMZtT9NeUie2P9uf7c7uusawg0Jfgy34aDDkTFkJZW13Bf/2vPpw&#10;y5kPwpbCgFUFf1We383fv5u1LldjqMCUChmBWJ+3ruBVCC7PMi8r1Qg/AKcsKTVgIwJdcZeVKFpC&#10;b0w2Hg6nWQtYOgSpvKfX+6OSzxO+1kqGR629CswUnHIL6cR0buOZzWci36FwVS1PaYh/yKIRtaWg&#10;Z6h7EQTbY/0HVFNLBA86DCQ0GWhdS5VqoGpGwzfVbCrhVKqFyPHuTJP/f7Dy4bBxT8hC9xk6amAk&#10;pHU+9/QY6+k0NvFLmTLSE4WvZ9pUF5iMTp8mk1vSSFKNptObj4nW7OLs0IcvChoWhYIjdSWRJQ5r&#10;HyggmfYmMZYHU5er2ph0iZOglgbZQVAPTUgpkseVlbGsLfj0ZjJMwFe6CH323xohv8cirxHoZiw9&#10;XkqPUui2HavLgo8nPS9bKF+JLoTjJHknVzXhr4UPTwJpdIgHWofwSIc2QEnBSeKsAvz5t/doTx0l&#10;LWctjWLB/Y+9QMWZ+Wqp13FuewF7YdsLdt8sgZgZ0aI5mURywGB6USM0L7QlixiFVMJKilXw0IvL&#10;cFwI2jKpFotkRNPpRFjbjZMROnYi8vjcvQh0pz4GGoAH6IdU5G/aebSNnhYW+wC6Tr2OxB5ZPPFN&#10;k53acdrCuDq/35PV5V8x/wUAAP//AwBQSwMEFAAGAAgAAAAhAD5tbdrgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHghsq0gLLVbIkYTLh4E4nnpjm1Dd7bpbqH+e8cTHifv&#10;y3vf5OvRteKMfWg8aUinCQik0tuGKg2H/fuDAhGiIWtaT6jhBwOsi9ub3GTWX+gTz7tYCS6hkBkN&#10;dYxdJmUoa3QmTH2HxNm3752JfPaVtL25cLlr5WOSLKQzDfFCbTp8rbE87QanYdvRRG7mbjOqj7dh&#10;q9Tk9BVQ6/u78eUZRMQxXmH402d1KNjp6AeyQbQaluksZVSDWi1AMLCcz1YgjkymTwpkkcv/LxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABH0zxYxAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD5tbdrgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="347E775A" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4299,51 +4489,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="41AD25AD" id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:476.45pt;margin-top:44.25pt;width:15.45pt;height:13.15pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTF7B9MwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQoZQURKkbFNKlq&#10;K9Gpz8axiTXH59mGhP36nZ0E2m5P016cs+/8+e6777K4bSpNjsJ5BSano8GQEmE4FMrsc/r9efPp&#10;hhIfmCmYBiNyehKe3i4/fljUdi7GUIIuhCMIYvy8tjktQ7DzLPO8FBXzA7DCoFOCq1jArdtnhWM1&#10;olc6Gw+H06wGV1gHXHiPp3etky4TvpSCh0cpvQhE5xRzC2l1ad3FNVsu2HzvmC0V79Jg/5BFxZTB&#10;R89QdywwcnDqD6hKcQceZBhwqDKQUnGRasBqRsN31WxLZkWqBcnx9kyT/3+w/OG4tU+OhOYLNNjA&#10;SEht/dzjYaynka6KX8yUoB8pPJ1pE00gPF6aXc8mV5RwdI2m08+TWUTJLpet8+GrgIpEI6cOu5LI&#10;Ysd7H9rQPiS+5UGrYqO0TpuoBLHWjhwZ9lCHlCKCv4nShtQ5nV5dDxPwG1+EPt/facZ/dOm9ikI8&#10;bTDnS+nRCs2uIarI6XjS87KD4oR0OWiV5C3fKMS/Zz48MYfSQYZwHMIjLlIDJgWdRUkJ7tffzmM8&#10;dhS9lNQoxZz6nwfmBCX6m8FeR932huuNXW+YQ7UGZGaEg2Z5MvGCC7o3pYPqBadkFV9BFzMc38pp&#10;6M11aAcCp4yL1SoFoTotC/dma3mEjp2IPD43L8zZro8BBfAAvUjZ/F0729h408DqEECq1OtIbMti&#10;xzcqO6mlm8I4Oq/3Keryr1j+BgAA//8DAFBLAwQUAAYACAAAACEAICQsV98AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82QcCGyBcFsa7cEjCZcOIjG89Id24bubNPdQv33jic9&#10;TubLe9/Lt6NrxRX70HjSsFwkIJBKbxuqNHy8v94rECEasqb1hBq+McC2mNzlJrP+Rm94PcVKcAiF&#10;zGioY+wyKUNZozNh4Tsk/n353pnIZ19J25sbh7tWrpLkUTrTEDfUpsPnGsvLaXAaDh3N5X7t9qM6&#10;vgwHpeaXz4Baz6bj7glExDH+wfCrz+pQsNPZD2SDaDWkm1XKqAalNiAYSNUDbzkzuVwrkEUu/08o&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTF7B9MwIAAHMEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgJCxX3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="41AD25AD" id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:476.45pt;margin-top:44.25pt;width:15.45pt;height:13.15pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRWPk3MwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQRoy0pEqBgV0yTU&#10;VqJTn41jE2uOz7MNCfv1OzsE2m5P016cs+/8+e677zK7a2tNDsJ5Baago8GQEmE4lMrsCvr9efXp&#10;lhIfmCmZBiMKehSe3s0/fpg1NhdjqECXwhEEMT5vbEGrEGyeZZ5XomZ+AFYYdEpwNQu4dbusdKxB&#10;9Fpn4+FwkjXgSuuAC+/x9L5z0nnCl1Lw8CilF4HogmJuIa0urdu4ZvMZy3eO2UrxUxrsH7KomTL4&#10;6BnqngVG9k79AVUr7sCDDAMOdQZSKi5SDVjNaPiumk3FrEi1IDnenmny/w+WPxw29smR0H6BFhsY&#10;CWmszz0exnpa6er4xUwJ+pHC45k20QbC46XpzfT6ihKOrtFk8vl6GlGyy2XrfPgqoCbRKKjDriSy&#10;2GHtQxfah8S3PGhVrpTWaROVIJbakQPDHuqQUkTwN1HakKagk6ubYQJ+44vQ5/tbzfiPU3qvohBP&#10;G8z5Unq0QrttiSoLOp70vGyhPCJdDjolectXCvHXzIcn5lA6yBCOQ3jERWrApOBkUVKB+/W38xiP&#10;HUUvJQ1KsaD+5545QYn+ZrDXUbe94Xpj2xtmXy8BmRnhoFmeTLzggu5N6aB+wSlZxFfQxQzHtwoa&#10;enMZuoHAKeNisUhBqE7LwtpsLI/QsRORx+f2hTl76mNAATxAL1KWv2tnFxtvGljsA0iVeh2J7Vg8&#10;8Y3KTmo5TWEcndf7FHX5V8x/AwAA//8DAFBLAwQUAAYACAAAACEAICQsV98AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82QcCGyBcFsa7cEjCZcOIjG89Id24bubNPdQv33jic9&#10;TubLe9/Lt6NrxRX70HjSsFwkIJBKbxuqNHy8v94rECEasqb1hBq+McC2mNzlJrP+Rm94PcVKcAiF&#10;zGioY+wyKUNZozNh4Tsk/n353pnIZ19J25sbh7tWrpLkUTrTEDfUpsPnGsvLaXAaDh3N5X7t9qM6&#10;vgwHpeaXz4Baz6bj7glExDH+wfCrz+pQsNPZD2SDaDWkm1XKqAalNiAYSNUDbzkzuVwrkEUu/08o&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRWPk3MwIAAHMEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgJCxX3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="570ADAA2" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4398,51 +4588,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="411B35CE" id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:369.85pt;margin-top:28.65pt;width:16.8pt;height:15pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjYD3rMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSAQBuinBgnpkno&#10;7iRuuueQJrRaGmdOoL39+jmBwrjtadpL6sT2Z/uz3fld1xh2VOhrsAUfDnLOlJVQ1nZf8G/P6w8f&#10;OfNB2FIYsKrgr8rzu8X7d/PWzdQIKjClQkYg1s9aV/AqBDfLMi8r1Qg/AKcsKTVgIwJdcZ+VKFpC&#10;b0w2yvNp1gKWDkEq7+n1/qTki4SvtZLhUWuvAjMFp9xCOjGdu3hmi7mY7VG4qpbnNMQ/ZNGI2lLQ&#10;C9S9CIIdsP4DqqklggcdBhKaDLSupUo1UDXD/E0120o4lWohcry70OT/H6x8OG7dE7LQfYaOGhgJ&#10;aZ2feXqM9XQam/ilTBnpicLXC22qC0zS42g4Hk9JI0k1/JRP8kRrdnV26MMXBQ2LQsGRupLIEseN&#10;DxSQTHuTGMuDqct1bUy6xElQK4PsKKiHJqQUyePGyljWFnw6nuQJ+EYXoS/+OyPk91jkLQLdjKXH&#10;a+lRCt2uY3VJFU56XnZQvhJdCKdJ8k6ua8LfCB+eBNLoEA+0DuGRDm2AkoKzxFkF+PNv79GeOkpa&#10;zloaxYL7HweBijPz1VKv49z2AvbCrhfsoVkBMTOkRXMyieSAwfSiRmheaEuWMQqphJUUq+ChF1fh&#10;tBC0ZVItl8mIptOJsLFbJyN07ETk8bl7EejOfQw0AA/QD6mYvWnnyTZ6WlgeAug69ToSe2LxzDdN&#10;dmrHeQvj6vx+T1bXf8XiFwAAAP//AwBQSwMEFAAGAAgAAAAhAG0msczeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwmlkKBhNJ0YgikXTgwEOesMW21xqmadCv/HnMaN388&#10;ev24XM2+FwccYxfIwPUyA4FUB9dRY+Dz4/VKg4jJkrN9IDTwgxFW1flZaQsXjvSOh21qBIdQLKyB&#10;NqWhkDLWLXobl2FA4t13GL1N3I6NdKM9crjv5U2W3UtvO+ILrR3wucV6v528gc1AC7m+9etZv71M&#10;G60X+6+IxlxezE+PIBLO6QTDnz6rQ8VOuzCRi6I3oPIHxaiBO5WDYECpnIudAc0DWZXy/wfVLwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjYD3rMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtJrHM3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="411B35CE" id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:369.85pt;margin-top:28.65pt;width:16.8pt;height:15pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhL3ShMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSAju2qKyfGiWkS&#10;ujuJm+45pAlUS+PMCbTs188JFMZtT9NeUie2P9uf7d7dd41he4W+Blvy4SDnTFkJVW03Jf/2svjw&#10;iTMfhK2EAatKflCe30/fv7trXaFGsAVTKWQEYn3RupJvQ3BFlnm5VY3wA3DKklIDNiLQFTdZhaIl&#10;9MZkozyfZC1g5RCk8p5eH45KPk34WisZnrT2KjBTcsotpBPTuY5nNr0TxQaF29bylIb4hywaUVsK&#10;eoZ6EEGwHdZ/QDW1RPCgw0BCk4HWtVSpBqpmmL+pZrUVTqVaiBzvzjT5/wcrH/cr94wsdJ+howZG&#10;QlrnC0+PsZ5OYxO/lCkjPVF4ONOmusAkPY6G4/GENJJUw9v8Jk+0Zhdnhz58UdCwKJQcqSuJLLFf&#10;+kABybQ3ibE8mLpa1MakS5wENTfI9oJ6aEJKkTyurIxlbckn45s8AV/pIvTZf22E/B6LvEagm7H0&#10;eCk9SqFbd6yuqMKPPS9rqA5EF8JxkryTi5rwl8KHZ4E0OsQDrUN4okMboKTgJHG2Bfz5t/doTx0l&#10;LWctjWLJ/Y+dQMWZ+Wqp13FuewF7Yd0LdtfMgZgZ0qI5mURywGB6USM0r7QlsxiFVMJKilXy0Ivz&#10;cFwI2jKpZrNkRNPpRFjalZMROnYi8vjSvQp0pz4GGoBH6IdUFG/aebSNnhZmuwC6Tr2OxB5ZPPFN&#10;k53acdrCuDq/35PV5V8x/QUAAP//AwBQSwMEFAAGAAgAAAAhAG0msczeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwmlkKBhNJ0YgikXTgwEOesMW21xqmadCv/HnMaN388&#10;ev24XM2+FwccYxfIwPUyA4FUB9dRY+Dz4/VKg4jJkrN9IDTwgxFW1flZaQsXjvSOh21qBIdQLKyB&#10;NqWhkDLWLXobl2FA4t13GL1N3I6NdKM9crjv5U2W3UtvO+ILrR3wucV6v528gc1AC7m+9etZv71M&#10;G60X+6+IxlxezE+PIBLO6QTDnz6rQ8VOuzCRi6I3oPIHxaiBO5WDYECpnIudAc0DWZXy/wfVLwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhL3ShMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtJrHM3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="36CC7912" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4497,51 +4687,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7AAA1CEF" id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:437.25pt;margin-top:28.6pt;width:16.85pt;height:15pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgHwEkMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRwgu2qKyfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7d7dd41he4Vegy35cJBzpqyESttNyb+9LD58&#10;4swHYSthwKqSH5Tn99P37+5aV6gRbMFUChmBWF+0ruTbEFyRZV5uVSP8AJyypKwBGxHoipusQtES&#10;emOyUZ5PshawcghSeU+vD0clnyb8ulYyPNW1V4GZklNuIZ2YznU8s+mdKDYo3FbLUxriH7JohLYU&#10;9Az1IIJgO9R/QDVaIniow0BCk0Fda6lSDVTNMH9TzWornEq1EDnenWny/w9WPu5X7hlZ6D5DRw2M&#10;hLTOF54eYz1djU38UqaM9ETh4Uyb6gKT9Dga3nwcjzmTpBre5uM80ZpdnB368EVBw6JQcqSuJLLE&#10;fukDBSTT3iTG8mB0tdDGpEucBDU3yPaCemhCSpE8rqyMZW3JJzfjPAFf6SL02X9thPwei7xGoJux&#10;9HgpPUqhW3dMV1ThpOdlDdWB6EI4TpJ3cqEJfyl8eBZIo0MM0TqEJzpqA5QUnCTOtoA///Ye7amj&#10;pOWspVEsuf+xE6g4M18t9TrObS9gL6x7we6aORAzQ1o0J5NIDhhML9YIzSttySxGIZWwkmKVPPTi&#10;PBwXgrZMqtksGdF0OhGWduVkhI6diDy+dK8C3amPgQbgEfohFcWbdh5to6eF2S5ArVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXTH8BAAD//wMAUEsDBBQABgAIAAAAIQCjcAS43gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwDIbvSHuHyEi7oJGugpGVpmhMm8SFw9i0c2i8tqJxqiaF7u1nTuNm&#10;6//0+3O+GV0rztiHxpOGx3kCAqn0tqFKw9fn+4MCEaIha1pPqOEXA2yKu0luMusv9IHnQ6wEl1DI&#10;jIY6xi6TMpQ1OhPmvkPi7Mf3zkRe+0ra3ly43LUyTZIn6UxDfKE2Hb7WWJ4Og9Ow62gmtwu3HdX+&#10;bdgpNTt9B9T6fjq+rEFEHOM/DFd9VoeCnY5+IBtEq0GtFktGNSxXKQgGnhPFw/GapCCLXN5+UPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoB8BJDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo3AEuN4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7AAA1CEF" id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:437.25pt;margin-top:28.6pt;width:16.85pt;height:15pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv9I4IMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRw4nZDlBPjxDQJ&#10;3Z3ETfcc0pRGS+PMCbTs188JFMZtT9NeUie2P9uf7U7vu8awvUKvwRZ8OMg5U1ZCqe224N9elh/u&#10;OPNB2FIYsKrgB+X5/ez9u2nrJmoENZhSISMQ6yetK3gdgptkmZe1aoQfgFOWlBVgIwJdcZuVKFpC&#10;b0w2yvPbrAUsHYJU3tPrw1HJZwm/qpQMT1XlVWCm4JRbSCemcxPPbDYVky0KV2t5SkP8QxaN0JaC&#10;nqEeRBBsh/oPqEZLBA9VGEhoMqgqLVWqgaoZ5m+qWdfCqVQLkePdmSb//2Dl437tnpGF7jN01MBI&#10;SOv8xNNjrKersIlfypSRnig8nGlTXWCSHkfDm4/jMWeSVMNP+ThPtGYXZ4c+fFHQsCgUHKkriSyx&#10;X/lAAcm0N4mxPBhdLrUx6RInQS0Msr2gHpqQUiSPKytjWVvw25txnoCvdBH67L8xQn6PRV4j0M1Y&#10;eryUHqXQbTqmS6rwrudlA+WB6EI4TpJ3cqkJfyV8eBZIo0MM0TqEJzoqA5QUnCTOasCff3uP9tRR&#10;0nLW0igW3P/YCVScma+Weh3nthewFza9YHfNAoiZIS2ak0kkBwymFyuE5pW2ZB6jkEpYSbEKHnpx&#10;EY4LQVsm1XyejGg6nQgru3YyQsdORB5fuleB7tTHQAPwCP2Qismbdh5to6eF+S5ApVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXzH4BAAD//wMAUEsDBBQABgAIAAAAIQCjcAS43gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwDIbvSHuHyEi7oJGugpGVpmhMm8SFw9i0c2i8tqJxqiaF7u1nTuNm&#10;6//0+3O+GV0rztiHxpOGx3kCAqn0tqFKw9fn+4MCEaIha1pPqOEXA2yKu0luMusv9IHnQ6wEl1DI&#10;jIY6xi6TMpQ1OhPmvkPi7Mf3zkRe+0ra3ly43LUyTZIn6UxDfKE2Hb7WWJ4Og9Ow62gmtwu3HdX+&#10;bdgpNTt9B9T6fjq+rEFEHOM/DFd9VoeCnY5+IBtEq0GtFktGNSxXKQgGnhPFw/GapCCLXN5+UPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7/SOCDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo3AEuN4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3BCDCAEA" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4596,51 +4786,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5207983A" id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:405.75pt;margin-top:28.5pt;width:16.85pt;height:15pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhuCUBMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRw4m5DlBPjxDQJ&#10;3Z3ETfcc0pRGS+PMCbTs188JFMZtT9NeUie2P9uf7U7vu8awvUKvwRZ8OMg5U1ZCqe224N9elh8+&#10;cuaDsKUwYFXBD8rz+9n7d9PWTdQIajClQkYg1k9aV/A6BDfJMi9r1Qg/AKcsKSvARgS64jYrUbSE&#10;3phslOe3WQtYOgSpvKfXh6OSzxJ+VSkZnqrKq8BMwSm3kE5M5yae2WwqJlsUrtbylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB6qMJDQZFBVWqpUA1UzzN9Us66FU6kWIse7M03+/8HKx/3aPSML3WfoqIGR&#10;kNb5iafHWE9XYRO/lCkjPVF4ONOmusAkPY6GN3fjMWeSVMNP+ThPtGYXZ4c+fFHQsCgUHKkriSyx&#10;X/lAAcm0N4mxPBhdLrUx6RInQS0Msr2gHpqQUiSPKytjWVvw25txnoCvdBH67L8xQn6PRV4j0M1Y&#10;eryUHqXQbTqmS6rwrudlA+WB6EI4TpJ3cqkJfyV8eBZIo0MM0TqEJzoqA5QUnCTOasCff3uP9tRR&#10;0nLW0igW3P/YCVScma+Weh3nthewFza9YHfNAoiZIS2ak0kkBwymFyuE5pW2ZB6jkEpYSbEKHnpx&#10;EY4LQVsm1XyejGg6nQgru3YyQsdORB5fuleB7tTHQAPwCP2Qismbdh5to6eF+S5ApVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXzH4BAAD//wMAUEsDBBQABgAIAAAAIQD1ZXrH3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxmVjaaR1RaToxBNIuHLYhzllj2mqNUzXpVv495gQ3&#10;2+/p+XvFdnKduOIQWk8a0mUCAqnytqVaw8fp7UGBCNGQNZ0n1PCNAbbl7K4wufU3OuD1GGvBIRRy&#10;o6GJsc+lDFWDzoSl75FY+/KDM5HXoZZ2MDcOd51cJclGOtMSf2hMjy8NVpfj6DTse1rI3drtJvX+&#10;Ou6VWlw+A2p9P5+en0BEnOKfGX7xGR1KZjr7kWwQnQaVphlbNWSP3IkNap2tQJx54IMsC/m/QfkD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIbglATICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9WV6x94AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="5207983A" id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:405.75pt;margin-top:28.5pt;width:16.85pt;height:15pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuU6otMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRw4rarKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFWoEWzCVQkYg1hetK/k2BFdkmZdb1Qg/AKcsKWvARgS64iarULSE&#10;3phslOe3WQtYOQSpvKfXh6OSTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB7qMJDQZFDXWqpUA1UzzN9Us9oKp1ItRI53Z5r8/4OVj/uVe0YWus/QUQMj&#10;Ia3zhafHWE9XYxO/lCkjPVF4ONOmusAkPY6GNx/HY84kqYZ3+ThPtGYXZ4c+fFHQsCiUHKkriSyx&#10;X/pAAcm0N4mxPBhdLbQx6RInQc0Nsr2gHpqQUiSPKytjWVvy25txnoCvdBH67L82Qn6PRV4j0M1Y&#10;eryUHqXQrTumK6rwrudlDdWB6EI4TpJ3cqEJfyl8eBZIo0MM0TqEJzpqA5QUnCTOtoA///Ye7amj&#10;pOWspVEsuf+xE6g4M18t9TrObS9gL6x7we6aORAzQ1o0J5NIDhhML9YIzSttySxGIZWwkmKVPPTi&#10;PBwXgrZMqtksGdF0OhGWduVkhI6diDy+dK8C3amPgQbgEfohFcWbdh5to6eF2S5ArVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXTH8BAAD//wMAUEsDBBQABgAIAAAAIQD1ZXrH3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxmVjaaR1RaToxBNIuHLYhzllj2mqNUzXpVv495gQ3&#10;2+/p+XvFdnKduOIQWk8a0mUCAqnytqVaw8fp7UGBCNGQNZ0n1PCNAbbl7K4wufU3OuD1GGvBIRRy&#10;o6GJsc+lDFWDzoSl75FY+/KDM5HXoZZ2MDcOd51cJclGOtMSf2hMjy8NVpfj6DTse1rI3drtJvX+&#10;Ou6VWlw+A2p9P5+en0BEnOKfGX7xGR1KZjr7kWwQnQaVphlbNWSP3IkNap2tQJx54IMsC/m/QfkD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAblOqLTICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9WV6x94AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="567EE650" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4695,51 +4885,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7AB4B7AA" id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:332.2pt;margin-top:28.3pt;width:16.85pt;height:15pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv9I4IMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRw4nZDlBPjxDQJ&#10;3Z3ETfcc0pRGS+PMCbTs188JFMZtT9NeUie2P9uf7U7vu8awvUKvwRZ8OMg5U1ZCqe224N9elh/u&#10;OPNB2FIYsKrgB+X5/ez9u2nrJmoENZhSISMQ6yetK3gdgptkmZe1aoQfgFOWlBVgIwJdcZuVKFpC&#10;b0w2yvPbrAUsHYJU3tPrw1HJZwm/qpQMT1XlVWCm4JRbSCemcxPPbDYVky0KV2t5SkP8QxaN0JaC&#10;nqEeRBBsh/oPqEZLBA9VGEhoMqgqLVWqgaoZ5m+qWdfCqVQLkePdmSb//2Dl437tnpGF7jN01MBI&#10;SOv8xNNjrKersIlfypSRnig8nGlTXWCSHkfDm4/jMWeSVMNP+ThPtGYXZ4c+fFHQsCgUHKkriSyx&#10;X/lAAcm0N4mxPBhdLrUx6RInQS0Msr2gHpqQUiSPKytjWVvw25txnoCvdBH67L8xQn6PRV4j0M1Y&#10;eryUHqXQbTqmS6rwrudlA+WB6EI4TpJ3cqkJfyV8eBZIo0MM0TqEJzoqA5QUnCTOasCff3uP9tRR&#10;0nLW0igW3P/YCVScma+Weh3nthewFza9YHfNAoiZIS2ak0kkBwymFyuE5pW2ZB6jkEpYSbEKHnpx&#10;EY4LQVsm1XyejGg6nQgru3YyQsdORB5fuleB7tTHQAPwCP2Qismbdh5to6eF+S5ApVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXzH4BAAD//wMAUEsDBBQABgAIAAAAIQC3Rhx73gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu05YOlSiUphNDIO3CgYF2zhrTVmucqkm38vaYExxt&#10;f/r9/eVm9r044xi7QAbWqwwEUh1cR42Bz4/XpQYRkyVn+0Bo4BsjbKrrq9IWLlzoHc/71AgOoVhY&#10;A21KQyFlrFv0Nq7CgMS3rzB6m3gcG+lGe+Fw38u7LFPS2474Q2sHfG6xPu0nb2A30EJuc7+d9dvL&#10;tNN6cTpENOb2Zn56BJFwTn8w/OqzOlTsdAwTuSh6A0rlOaMG7pUCwYB60GsQRwOaF7Iq5f8G1Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7/SOCDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt0Yce94AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7AB4B7AA" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:332.2pt;margin-top:28.3pt;width:16.85pt;height:15pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3WUBgMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0gA0a1RQ8WomCah&#10;thKd+mwcG6I5Pu9sSNhfv7MhMLo9TXtxzvfj8913d7m77xrD9gp9Dbbkw0HOmbISqtpuSv7tZfHh&#10;E2c+CFsJA1aV/KA8v5++f3fXukKNYAumUsgIxPqidSXfhuCKLPNyqxrhB+CUJaMGbESgK26yCkVL&#10;6I3JRnl+k7WAlUOQynvSPhyNfJrwtVYyPGntVWCm5JRbSCemcx3PbHonig0Kt63lKQ3xD1k0orb0&#10;6BnqQQTBdlj/AdXUEsGDDgMJTQZa11KlGqiaYf6mmtVWOJVqIXK8O9Pk/x+sfNyv3DOy0H2GjhoY&#10;CWmdLzwpYz2dxiZ+KVNGdqLwcKZNdYFJUo6G44+TCWeSTMPbfJInWrNLsEMfvihoWBRKjtSVRJbY&#10;L32gB8m1d4lveTB1taiNSZc4CWpukO0F9dCElCJFXHkZy9qS34wneQK+skXoc/zaCPk9FnmNQDdj&#10;SXkpPUqhW3esrko+ThVF1RqqA9GFcJwk7+SiJvyl8OFZII0OMUTrEJ7o0AYoKThJnG0Bf/5NH/2p&#10;o2TlrKVRLLn/sROoODNfLfU6zm0vYC+se8HumjkQM0NaNCeTSAEYTC9qhOaVtmQWXyGTsJLeKnno&#10;xXk4LgRtmVSzWXKi6XQiLO3KyQgdOxF5fOleBbpTHwMNwCP0QyqKN+08+sZIC7NdAF2nXl9YPPFN&#10;k53acdrCuDq/35PX5V8x/QUAAP//AwBQSwMEFAAGAAgAAAAhALdGHHveAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC7Tlg6VKJSmE0Mg7cKBgXbOGtNWa5yqSbfy9pgTHG1/&#10;+v395Wb2vTjjGLtABtarDARSHVxHjYHPj9elBhGTJWf7QGjgGyNsquur0hYuXOgdz/vUCA6hWFgD&#10;bUpDIWWsW/Q2rsKAxLevMHqbeBwb6UZ74XDfy7ssU9LbjvhDawd8brE+7SdvYDfQQm5zv53128u0&#10;03pxOkQ05vZmfnoEkXBOfzD86rM6VOx0DBO5KHoDSuU5owbulQLBgHrQaxBHA5oXsirl/wbVDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3WUBgMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3Rhx73gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="48A1424B" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4794,51 +4984,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="08D3F32C" id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:293.05pt;margin-top:28.3pt;width:16.85pt;height:15pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuU6otMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRw4rarKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFWoEWzCVQkYg1hetK/k2BFdkmZdb1Qg/AKcsKWvARgS64iarULSE&#10;3phslOe3WQtYOQSpvKfXh6OSTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB7qMJDQZFDXWqpUA1UzzN9Us9oKp1ItRI53Z5r8/4OVj/uVe0YWus/QUQMj&#10;Ia3zhafHWE9XYxO/lCkjPVF4ONOmusAkPY6GNx/HY84kqYZ3+ThPtGYXZ4c+fFHQsCiUHKkriSyx&#10;X/pAAcm0N4mxPBhdLbQx6RInQc0Nsr2gHpqQUiSPKytjWVvy25txnoCvdBH67L82Qn6PRV4j0M1Y&#10;eryUHqXQrTumK6rwrudlDdWB6EI4TpJ3cqEJfyl8eBZIo0MM0TqEJzpqA5QUnCTOtoA///Ye7amj&#10;pOWspVEsuf+xE6g4M18t9TrObS9gL6x7we6aORAzQ1o0J5NIDhhML9YIzSttySxGIZWwkmKVPPTi&#10;PBwXgrZMqtksGdF0OhGWduVkhI6diDy+dK8C3amPgQbgEfohFcWbdh5to6eF2S5ArVOvI7FHFk98&#10;02Sndpy2MK7O7/dkdflXTH8BAAD//wMAUEsDBBQABgAIAAAAIQBurk9O3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcJpYWQZSVphNDIO3CgYF2zhrTVmucqkm38u8xJ3az&#10;/Z6ev1euZ9+LE46xC2QgX2YgkOrgOmoMfH2+3WkQMVlytg+EBn4wwrq6vipt4cKZPvC0S43gEIqF&#10;NdCmNBRSxrpFb+MyDEisfYfR28Tr2Eg32jOH+17eZ5mS3nbEH1o74EuL9XE3eQPbgRZy8+A3s35/&#10;nbZaL477iMbc3szPTyASzunfDH/4jA4VMx3CRC6K3sCjVjlbeVAKBBtUvuIuBwOaD7Iq5WWD6hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuU6otMgIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBurk9O3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="08D3F32C" id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:293.05pt;margin-top:28.3pt;width:16.85pt;height:15pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2/mRFMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbSAuO2qKyfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7d7dd41he4Vegy35cJBzpqyESttNyb+9LD58&#10;4swHYSthwKqSH5Tn99P37+5aV6gRbMFUChmBWF+0ruTbEFyRZV5uVSP8AJyypKwBGxHoipusQtES&#10;emOyUZ7fZC1g5RCk8p5eH45KPk34da1keKprrwIzJafcQjoxnet4ZtM7UWxQuK2WpzTEP2TRCG0p&#10;6BnqQQTBdqj/gGq0RPBQh4GEJoO61lKlGqiaYf6mmtVWOJVqIXK8O9Pk/x+sfNyv3DOy0H2GjhoY&#10;CWmdLzw9xnq6Gpv4pUwZ6YnCw5k21QUm6XE0HH+cTDiTpBre5pM80ZpdnB368EVBw6JQcqSuJLLE&#10;fukDBSTT3iTG8mB0tdDGpEucBDU3yPaCemhCSpE8rqyMZW3Jb8aTPAFf6SL02X9thPwei7xGoJux&#10;9HgpPUqhW3dMVyUfn3lZQ3UguhCOk+SdXGjCXwofngXS6BBDtA7hiY7aACUFJ4mzLeDPv71He+oo&#10;aTlraRRL7n/sBCrOzFdLvY5z2wvYC+tesLtmDsTMkBbNySSSAwbTizVC80pbMotRSCWspFglD704&#10;D8eFoC2TajZLRjSdToSlXTkZoWMnIo8v3atAd+pjoAF4hH5IRfGmnUfb6GlhtgtQ69TrSOyRxRPf&#10;NNmpHactjKvz+z1ZXf4V018AAAD//wMAUEsDBBQABgAIAAAAIQBurk9O3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcJpYWQZSVphNDIO3CgYF2zhrTVmucqkm38u8xJ3az&#10;/Z6ev1euZ9+LE46xC2QgX2YgkOrgOmoMfH2+3WkQMVlytg+EBn4wwrq6vipt4cKZPvC0S43gEIqF&#10;NdCmNBRSxrpFb+MyDEisfYfR28Tr2Eg32jOH+17eZ5mS3nbEH1o74EuL9XE3eQPbgRZy8+A3s35/&#10;nbZaL477iMbc3szPTyASzunfDH/4jA4VMx3CRC6K3sCjVjlbeVAKBBtUvuIuBwOaD7Iq5WWD6hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2/mRFMgIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBurk9O3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6AE0E79B" w14:textId="77777777" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4893,51 +5083,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E80B5A8" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:127.15pt;margin-top:14.05pt;width:54.6pt;height:15pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWsknqMAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0iAtVojQsWomCah&#10;thKd+mwcB6w5Pu9sSNhfv7MhMLo9TXtxzvfj8913d5ncd41he4Vegy35cJBzpqyESttNyb+9LD58&#10;4swHYSthwKqSH5Tn99P37yatK9QItmAqhYxArC9aV/JtCK7IMi+3qhF+AE5ZMtaAjQh0xU1WoWgJ&#10;vTHZKM9vsxawcghSeU/ah6ORTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS09&#10;eoZ6EEGwHeo/oBotETzUYSChyaCutVSpBqpmmL+pZrUVTqVaiBzvzjT5/wcrH/cr94wsdJ+howZG&#10;QlrnC0/KWE9XYxO/lCkjO1F4ONOmusAkKW/vxh9HZJFkGt7lN3miNbsEO/Thi4KGRaHkSF1JZIn9&#10;0gd6kFx7l/iWB6OrhTYmXeIkqLlBthfUQxNSihRx5WUsaymR8U2egK9sEfocvzZCfo9FXiPQzVhS&#10;XkqPUujWHdNVycepoqhaQ3UguhCOk+SdXGjCXwofngXS6BAPtA7hiY7aACUFJ4mzLeDPv+mjP3WU&#10;rJy1NIol9z92AhVn5qulXse57QXshXUv2F0zB2JmSIvmZBIpAIPpxRqheaUtmcVXyCSspLdKHnpx&#10;Ho4LQVsm1WyWnGg6nQhLu3IyQsdORB5fuleB7tTHQAPwCP2QiuJNO4++MdLCbBeg1qnXFxZPfNNk&#10;p3actjCuzu/35HX5V0x/AQAA//8DAFBLAwQUAAYACAAAACEAwAz5dd4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXCaWbl2nqGs6MQTSLhwYaOesMW21xqmadCv/HnNiN388&#10;ev242E6uExccQutJw2KegECqvG2p1vD1+fakQIRoyJrOE2r4wQDb8v6uMLn1V/rAyyHWgkMo5EZD&#10;E2OfSxmqBp0Jc98j8e7bD85Eboda2sFcOdx1cpkka+lMS3yhMT2+NFidD6PTsO9pJncrt5vU++u4&#10;V2p2PgbU+vFhet6AiDjFfxj+9FkdSnY6+ZFsEJ2GZbZKGeVCLUAwkK7TDMRJQ8YDWRby9oPyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANaySeowAgAAcwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMAM+XXeAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3E80B5A8" id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:127.15pt;margin-top:14.05pt;width:54.6pt;height:15pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU/QCgMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbTA7rSrKCfGiWkS&#10;ujuJm+45pClES+PMCbTs188JFMZtT9NeUie2P9uf7U7uu8awvUKvwZZ8OMg5U1ZCpe2m5N9eFh8+&#10;ceaDsJUwYFXJD8rz++n7d5PWFWoEWzCVQkYg1hetK/k2BFdkmZdb1Qg/AKcsKWvARgS64iarULSE&#10;3phslOe3WQtYOQSpvKfXh6OSTxN+XSsZnuraq8BMySm3kE5M5zqe2XQiig0Kt9XylIb4hywaoS0F&#10;PUM9iCDYDvUfUI2WCB7qMJDQZFDXWqpUA1UzzN9Us9oKp1ItRI53Z5r8/4OVj/uVe0YWus/QUQMj&#10;Ia3zhafHWE9XYxO/lCkjPVF4ONOmusAkPd7ejT+OSCNJNbzLb/JEa3ZxdujDFwUNi0LJkbqSyBL7&#10;pQ8UkEx7kxjLg9HVQhuTLnES1Nwg2wvqoQkpRfK4sjKWtZTI+CZPwFe6CH32Xxshv8cirxHoZiw9&#10;XkqPUujWHdNVycejnpc1VAeiC+E4Sd7JhSb8pfDhWSCNDvFA6xCe6KgNUFJwkjjbAv7823u0p46S&#10;lrOWRrHk/sdOoOLMfLXU6zi3vYC9sO4Fu2vmQMwMadGcTCI5YDC9WCM0r7QlsxiFVMJKilXy0Ivz&#10;cFwI2jKpZrNkRNPpRFjalZMROnYi8vjSvQp0pz4GGoBH6IdUFG/aebSNnhZmuwC1Tr2OxB5ZPPFN&#10;k53acdrCuDq/35PV5V8x/QUAAP//AwBQSwMEFAAGAAgAAAAhAMAM+XXeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwmlm5dp6hrOjEE0i4cGGjnrDFttcapmnQr/x5zYjd/&#10;PHr9uNhOrhMXHELrScNinoBAqrxtqdbw9fn2pECEaMiazhNq+MEA2/L+rjC59Vf6wMsh1oJDKORG&#10;QxNjn0sZqgadCXPfI/Hu2w/ORG6HWtrBXDncdXKZJGvpTEt8oTE9vjRYnQ+j07DvaSZ3K7eb1Pvr&#10;uFdqdj4G1PrxYXregIg4xX8Y/vRZHUp2OvmRbBCdhmW2ShnlQi1AMJCu0wzESUPGA1kW8vaD8hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU/QCgMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDADPl13gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3421E59E" w14:textId="16B5AD1E" w:rsidR="003E2427" w:rsidRPr="000D16F0" w:rsidRDefault="003E2427" w:rsidP="003E2427">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -5975,51 +6165,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5CB40DC0" id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:95pt;margin-top:1.95pt;width:146.2pt;height:15pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4lEKzMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3baJWuDOEWWIsOA&#10;oi2QDj0rshwLk0WNUmJnXz9KiZOl22nYRaZE8pF8JD296xrDdgq9Blvw4SDnTFkJpbabgn97WX64&#10;4cwHYUthwKqC75Xnd7P376atm6grqMGUChmBWD9pXcHrENwky7ysVSP8AJyypKwAGxHoipusRNES&#10;emOyqzwfZy1g6RCk8p5e7w9KPkv4VaVkeKoqrwIzBafcQjoxnet4ZrOpmGxQuFrLYxriH7JohLYU&#10;9AR1L4JgW9R/QDVaIniowkBCk0FVaalSDVTNMH9TzaoWTqVaiBzvTjT5/wcrH3cr94wsdJ+howZG&#10;QlrnJ54eYz1dhU38UqaM9ETh/kSb6gKT0elmNP70kVSSdMPbfJQnXrOzt0MfvihoWBQKjtSWxJbY&#10;PfhAEcm0N4nBPBhdLrUx6RJHQS0Msp2gJpqQciSPCytjWVvw8fUoT8AXugh98l8bIb/HKi8R6GYs&#10;PZ5rj1Lo1h3TZcGvT8SsodwTXwiHUfJOLjXhPwgfngXS7BAPtA/hiY7KACUFR4mzGvDn396jPbWU&#10;tJy1NIsF9z+2AhVn5qulZsfB7QXshXUv2G2zAGJmSJvmZBLJAYPpxQqheaU1mccopBJWUqyCh15c&#10;hMNG0JpJNZ8nIxpPJ8KDXTkZoWMnIo8v3atAd+xjoAl4hH5KxeRNOw+20dPCfBug0qnXkdgDi0e+&#10;abRTO45rGHfn93uyOv8sZr8AAAD//wMAUEsDBBQABgAIAAAAIQDQBBnu2wAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSP0HaytxqahDqFAa4lQUgdQLBwrivI2XJGq8jmKnDX/f7QmO&#10;s7OaeVNsJtepEw2h9WzgfpmAIq68bbk28PX5dpeBChHZYueZDPxSgE05uykwt/7MH3Tax1pJCIcc&#10;DTQx9rnWoWrIYVj6nli8Hz84jCKHWtsBzxLuOp0myaN22LI0NNjTS0PVcT86A7ueF3q7ctspe38d&#10;d1m2OH4HMuZ2Pj0/gYo0xb9nuOILOpTCdPAj26A6AzIkGnhYgxIzXacrUAfRctBlof/TlxcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+JRCszICAAB0BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0AQZ7tsAAAAFAQAADwAAAAAAAAAAAAAAAACM&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="5CB40DC0" id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:95pt;margin-top:1.95pt;width:146.2pt;height:15pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD62wv5MwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbQcg91VlBPjxDQJ&#10;3Z3ETfcc0oRGS+MsCbTs188JFMZtT9NeUie2P9uf7U7vu0aTvXBegSnpcJBTIgyHSpltSb+9LD/c&#10;UuIDMxXTYERJD8LT+9n7d9PWFuIGatCVcARBjC9aW9I6BFtkmee1aJgfgBUGlRJcwwJe3TarHGsR&#10;vdHZTZ5PshZcZR1w4T2+PhyVdJbwpRQ8PEnpRSC6pJhbSKdL5yae2WzKiq1jtlb8lAb7hywapgwG&#10;PUM9sMDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5m+qWdfMilQLkuPtmSb//2D5435tnx0J3WfosIGR&#10;kNb6wuNjrKeTrolfzJSgHik8nGkTXSA8Ot2OJ58+ooqjbniXj/PEa3bxts6HLwIaEoWSOmxLYovt&#10;Vz5gRDTtTWIwD1pVS6V1usRREAvtyJ5hE3VIOaLHlZU2pC3pZDTOE/CVLkKf/Tea8e+xymsEvGmD&#10;j5faoxS6TUdUVdLRqCdmA9UB+XJwHCVv+VIh/or58Mwczg7ygPsQnvCQGjApOEmU1OB+/u092mNL&#10;UUtJi7NYUv9jx5ygRH812Ow4uL3gemHTC2bXLACZGeKmWZ5EdHBB96J00LzimsxjFFQxwzFWSUMv&#10;LsJxI3DNuJjPkxGOp2VhZdaWR+jYicjjS/fKnD31MeAEPEI/pax4086jbfQ0MN8FkCr1OhJ7ZPHE&#10;N452asdpDePu/H5PVpefxewXAAAA//8DAFBLAwQUAAYACAAAACEA0AQZ7tsAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcamoQ6hQGuJUFIHUCwcK4ryNlyRqvI5ipw1/3+0J&#10;jrOzmnlTbCbXqRMNofVs4H6ZgCKuvG25NvD1+XaXgQoR2WLnmQz8UoBNObspMLf+zB902sdaSQiH&#10;HA00Mfa51qFqyGFY+p5YvB8/OIwih1rbAc8S7jqdJsmjdtiyNDTY00tD1XE/OgO7nhd6u3LbKXt/&#10;HXdZtjh+BzLmdj49P4GKNMW/Z7jiCzqUwnTwI9ugOgMyJBp4WIMSM12nK1AH0XLQZaH/05cXAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPrbC/kzAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANAEGe7bAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;jQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6338760D" w14:textId="58BCB826" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -6074,51 +6264,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="652BB4B9" id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:44.4pt;margin-top:1.85pt;width:109.4pt;height:15pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb9yKHMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aStWiDOEWWIsOA&#10;oC2QDj0rshwLk0WNUmJ3Xz9KiZOm22nYRaZE8pF8JD296xrD9gq9Blvw4SDnTFkJpbbbgn9/Xn66&#10;4cwHYUthwKqCvyrP72YfP0xbN1EjqMGUChmBWD9pXcHrENwky7ysVSP8AJyypKwAGxHoitusRNES&#10;emOyUZ5fZy1g6RCk8p5e7w9KPkv4VaVkeKwqrwIzBafcQjoxnZt4ZrOpmGxRuFrLYxriH7JohLYU&#10;9AR1L4JgO9R/QDVaIniowkBCk0FVaalSDVTNMH9XzboWTqVaiBzvTjT5/wcrH/Zr94QsdF+gowZG&#10;QlrnJ54eYz1dhU38UqaM9ETh64k21QUmo9P45vbzcMyZJN3wNr/KE6/Z2duhD18VNCwKBUdqS2JL&#10;7Fc+UEQy7U1iMA9Gl0ttTLrEUVALg2wvqIkmpBzJ48LKWNYW/Hp8lSfgC12EPvlvjJA/YpWXCHQz&#10;lh7PtUcpdJuO6bLg41FPzAbKV+IL4TBK3smlJvyV8OFJIM0OUUT7EB7pqAxQUnCUOKsBf/3tPdpT&#10;S0nLWUuzWHD/cydQcWa+WWp2HNxewF7Y9ILdNQsgZoa0aU4mkRwwmF6sEJoXWpN5jEIqYSXFKnjo&#10;xUU4bAStmVTzeTKi8XQirOzayQgdOxF5fO5eBLpjHwNNwAP0Uyom79p5sI2eFua7AJVOvY7EHlg8&#10;8k2jndpxXMO4O2/vyer8s5j9BgAA//8DAFBLAwQUAAYACAAAACEA6C0JTNwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXKrWgaLWCnEqikDqhQMF9byNlyRqvI5ipw1/z3KC&#10;287OaOYVm8l36kxDbANbuFtkoIir4FquLXx+vM4NqJiQHXaBycI3RdiU11cF5i5c+J3O+1QrKeGY&#10;o4UmpT7XOlYNeYyL0BOL9xUGj0nkUGs34EXKfafvs2ylPbYsCw329NxQddqP3sKu55nePvjtZN5e&#10;xp0xs9MhkrW3N9PTI6hEU/oLwy++oEMpTMcwsouqs2CMkCcLyzUosZfZegXqKIc8dFno//zlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb9yKHMwIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoLQlM3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="652BB4B9" id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:44.4pt;margin-top:1.85pt;width:109.4pt;height:15pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdJvlZMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aatmiDOEWWIsOA&#10;oC2QDj0rshQbk0WNUmJnXz9KiZOl22nYRaZE8pF8JD156BrDdgp9Dbbgw0HOmbISytpuCv7tdfHp&#10;jjMfhC2FAasKvleeP0w/fpi0bqyuoAJTKmQEYv24dQWvQnDjLPOyUo3wA3DKklIDNiLQFTdZiaIl&#10;9MZkV3l+m7WApUOQynt6fTwo+TTha61keNbaq8BMwSm3kE5M5zqe2XQixhsUrqrlMQ3xD1k0orYU&#10;9AT1KIJgW6z/gGpqieBBh4GEJgOta6lSDVTNMH9XzaoSTqVaiBzvTjT5/wcrn3Yr94IsdJ+howZG&#10;Qlrnx54eYz2dxiZ+KVNGeqJwf6JNdYHJ6DS6u78ejjiTpBve5zd54jU7ezv04YuChkWh4EhtSWyJ&#10;3dIHikimvUkM5sHU5aI2Jl3iKKi5QbYT1EQTUo7kcWFlLGsLfju6yRPwhS5Cn/zXRsjvscpLBLoZ&#10;S4/n2qMUunXH6rLgo+uemDWUe+IL4TBK3slFTfhL4cOLQJodooj2ITzToQ1QUnCUOKsAf/7tPdpT&#10;S0nLWUuzWHD/YytQcWa+Wmp2HNxewF5Y94LdNnMgZoa0aU4mkRwwmF7UCM0brcksRiGVsJJiFTz0&#10;4jwcNoLWTKrZLBnReDoRlnblZISOnYg8vnZvAt2xj4Em4An6KRXjd+082EZPC7NtAF2nXkdiDywe&#10;+abRTu04rmHcnd/vyer8s5j+AgAA//8DAFBLAwQUAAYACAAAACEA6C0JTNwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXKrWgaLWCnEqikDqhQMF9byNlyRqvI5ipw1/z3KC&#10;287OaOYVm8l36kxDbANbuFtkoIir4FquLXx+vM4NqJiQHXaBycI3RdiU11cF5i5c+J3O+1QrKeGY&#10;o4UmpT7XOlYNeYyL0BOL9xUGj0nkUGs34EXKfafvs2ylPbYsCw329NxQddqP3sKu55nePvjtZN5e&#10;xp0xs9MhkrW3N9PTI6hEU/oLwy++oEMpTMcwsouqs2CMkCcLyzUosZfZegXqKIc8dFno//zlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdJvlZMwIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoLQlM3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2366A6FC" w14:textId="155AB137" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6296,51 +6486,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7702AB4F" id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.35pt;width:522.4pt;height:31.75pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS7IzTMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8LGiNOEWWIsOA&#10;oC2QDj0rshQLk0VNUmJnv36UEidtt9Owi0yR1CP5SHp21zWaHITzCkxJh4OcEmE4VMrsSvr9efXp&#10;hhIfmKmYBiNKehSe3s0/fpi1thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQt4dbuscqxF&#10;9EZnozyfZi24yjrgwnvU3p+MdJ7wpRQ8PErpRSC6pJhbSKdL5zae2XzGip1jtlb8nAb7hywapgwG&#10;vUDds8DI3qk/oBrFHXiQYcChyUBKxUWqAasZ5u+q2dTMilQLkuPthSb//2D5w2FjnxwJ3RfosIGR&#10;kNb6wqMy1tNJ18QvZkrQjhQeL7SJLhCOyul0PJncoImjbZKPR7cJJru+ts6HrwIaEoWSOmxLYosd&#10;1j5gRHTtXWIwD1pVK6V1usRREEvtyIFhE3Xowd94aUNazGT8OU/Ab2wR+vJ+qxn/EavEmK+88KYN&#10;Kq+1Ryl0246oqqTjcU/MFqoj8uXgNEre8pVC/DXz4Yk5nB3kAfchPOIhNWBScJYoqcH9+ps++mNL&#10;0UpJi7NYUv9zz5ygRH8z2Ow4uL3gemHbC2bfLAGZGeKmWZ5EfOCC7kXpoHnBNVnEKGhihmOskoZe&#10;XIbTRuCacbFYJCccT8vC2mwsj9CxE5HH5+6FOXvuY8AJeIB+Slnxrp0n3/jSwGIfQKrU60jsicUz&#10;3zjaqR3nNYy78/qevK4/i/lvAAAA//8DAFBLAwQUAAYACAAAACEAzmAK2t0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFStQxSBCdlUFIHUCwfaqmc33iZR43UUO234e9wT&#10;HEczmnlTrCbbiQsNvnWM8LhMQBBXzrRcI+x3nwsFwgfNRneOCeGHPKzK+7tC58Zd+Zsu21CLWMI+&#10;1whNCH0upa8astovXU8cvZMbrA5RDrU0g77GctvJNEmepNUtx4VG9/TeUHXejhZh0/NcrjO7ntTX&#10;x7hRan4+eEJ8mE1vryACTeEvDDf8iA5lZDq6kY0XHUI8EhBS9Qzi5iZZFp8cEV7SFGRZyP/85S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUuyM0zMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzmAK2t0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7702AB4F" id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.35pt;width:522.4pt;height:31.75pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUPVcNMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8NOiMOEWWIsOA&#10;oC2QDj0rshQLk0VNUmJnv36UEidtt9Owi0yR1CP5SHp21zWaHITzCkxJh4OcEmE4VMrsSvr9efXp&#10;lhIfmKmYBiNKehSe3s0/fpi1thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQt4dbuscqxF&#10;9EZnozyfZi24yjrgwnvU3p+MdJ7wpRQ8PErpRSC6pJhbSKdL5zae2XzGip1jtlb8nAb7hywapgwG&#10;vUDds8DI3qk/oBrFHXiQYcChyUBKxUWqAasZ5u+q2dTMilQLkuPthSb//2D5w2FjnxwJ3RfosIGR&#10;kNb6wqMy1tNJ18QvZkrQjhQeL7SJLhCOyul0PJncoomjbZKPR58TTHZ9bZ0PXwU0JAolddiWxBY7&#10;rH3AiOjau8RgHrSqVkrrdImjIJbakQPDJurQg7/x0oa0mMn4Jk/Ab2wR+vJ+qxn/EavEmK+88KYN&#10;Kq+1Ryl0246oqqTjm56YLVRH5MvBaZS85SuF+GvmwxNzODvIA+5DeMRDasCk4CxRUoP79Td99MeW&#10;opWSFmexpP7nnjlBif5msNlxcHvB9cK2F8y+WQIyM8RNszyJ+MAF3YvSQfOCa7KIUdDEDMdYJQ29&#10;uAynjcA142KxSE44npaFtdlYHqFjJyKPz90Lc/bcx4AT8AD9lLLiXTtPvvGlgcU+gFSp15HYE4tn&#10;vnG0UzvOaxh35/U9eV1/FvPfAAAA//8DAFBLAwQUAAYACAAAACEAzmAK2t0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFStQxSBCdlUFIHUCwfaqmc33iZR43UUO234e9wT&#10;HEczmnlTrCbbiQsNvnWM8LhMQBBXzrRcI+x3nwsFwgfNRneOCeGHPKzK+7tC58Zd+Zsu21CLWMI+&#10;1whNCH0upa8astovXU8cvZMbrA5RDrU0g77GctvJNEmepNUtx4VG9/TeUHXejhZh0/NcrjO7ntTX&#10;x7hRan4+eEJ8mE1vryACTeEvDDf8iA5lZDq6kY0XHUI8EhBS9Qzi5iZZFp8cEV7SFGRZyP/85S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVD1XDTMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzmAK2t0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5AEFC32D" w14:textId="06F88455" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6427,51 +6617,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="23618E8F" id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:469.6pt;margin-top:16.7pt;width:520.8pt;height:30.35pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrxsYQMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5w0bRZZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBJ6MxJcJwKJU5FPT70+bT&#10;nBIfmCmZBiMK+iI8vV1+/LBobC6uoAJdCkcQxPi8sQWtQrB5lnleiZr5EVhh0CnB1Szg1h2y0rEG&#10;0WudXY3Hs6wBV1oHXHiPp3edky4TvpSChwcpvQhEFxRzC2l1ad3HNVsuWH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA1k/G7anYVsyLVguR4e6bJ/z9Yfn/a2UdHQvsFWmxg&#10;JKSxPvd4GOtppavjFzMl6EcKX860iTYQjoez2eR6MkMXR990fjOdf44w2eW2dT58FVCTaBTUYVsS&#10;W+y09aELHULiYx60KjdK67SJUhBr7ciJYRN1SDki+JsobUiDmUxvxgn4jS9Cn+/vNeM/+vReRSGe&#10;NpjzpfZohXbfElViVdcDMXsoX5AvB52UvOUbhfhb5sMjc6gd5AHnITzgIjVgUtBblFTgfv3tPMZj&#10;S9FLSYNaLKj/eWROUKK/GWx2FO5guMHYD4Y51mtAZiY4aZYnEy+4oAdTOqifcUxW8RV0McPxrYKG&#10;wVyHbiJwzLhYrVIQytOysDU7yyN07ETk8al9Zs72fQyogHsYVMryd+3sYuNNA6tjAKlSryOxHYs9&#10;3yjtpJZ+DOPsvN6nqMvPYvkbAAD//wMAUEsDBBQABgAIAAAAIQCuN6dq3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYKXYjexocSYl2JFoRcPVvH8mn0modm3Ibtp4793e9Lj&#10;MMPMN+Vmtr068eg7JwjpMgHFUjvTSYPw+fF6l4PygcRQ74QRftjDprq+Kqkw7izvfNqHRsUS8QUh&#10;tCEMhda+btmSX7qBJXrfbrQUohwbbUY6x3Lb6/skWWtLncSFlgZ+brk+7ieLsBtkobeZ3c7528u0&#10;y/PF8csz4u3N/PQIKvAc/sJwwY/oUEWmg5vEeNUjxCMBYbXKQF3cJEvXoA4ID1kKuir1f/7qFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKvGxhAyAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK43p2rcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="23618E8F" id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:469.6pt;margin-top:16.7pt;width:520.8pt;height:30.35pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpiY9aMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5w0axZZdaosVaZJ&#10;UVsprfpMMMRomGNAYme/fge2k7bb07QXfHDHx9133/nmtq01OQrnFZiCTkZjSoThUCqzL+jz0/rT&#10;nBIfmCmZBiMKehKe3i4+frhpbC6uoAJdCkcQxPi8sQWtQrB5lnleiZr5EVhh0CnB1Szg1u2z0rEG&#10;0WudXY3Hs6wBV1oHXHiPp3edky4SvpSChwcpvQhEFxRzC2l1ad3FNVvcsHzvmK0U79Ng/5BFzZTB&#10;R89QdywwcnDqD6hacQceZBhxqDOQUnGRasBqJuN31WwrZkWqBcnx9kyT/3+w/P64tY+OhPYrtNjA&#10;SEhjfe7xMNbTSlfHL2ZK0I8Uns60iTYQjoez2eTzZIYujr7p/Ho6/xJhsstt63z4JqAm0Siow7Yk&#10;tthx40MXOoTExzxoVa6V1mkTpSBW2pEjwybqkHJE8DdR2pAGM5lejxPwG1+EPt/facZ/9Om9ikI8&#10;bTDnS+3RCu2uJarEqmYDMTsoT8iXg05K3vK1QvwN8+GROdQO8oDzEB5wkRowKegtSipwv/52HuOx&#10;peilpEEtFtT/PDAnKNHfDTY7Cncw3GDsBsMc6hUgMxOcNMuTiRdc0IMpHdQvOCbL+Aq6mOH4VkHD&#10;YK5CNxE4ZlwslykI5WlZ2Jit5RE6diLy+NS+MGf7PgZUwD0MKmX5u3Z2sfGmgeUhgFSp15HYjsWe&#10;b5R2Uks/hnF2Xu9T1OVnsfgNAAD//wMAUEsDBBQABgAIAAAAIQCuN6dq3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYKXYjexocSYl2JFoRcPVvH8mn0modm3Ibtp4793e9Lj&#10;MMPMN+Vmtr068eg7JwjpMgHFUjvTSYPw+fF6l4PygcRQ74QRftjDprq+Kqkw7izvfNqHRsUS8QUh&#10;tCEMhda+btmSX7qBJXrfbrQUohwbbUY6x3Lb6/skWWtLncSFlgZ+brk+7ieLsBtkobeZ3c7528u0&#10;y/PF8csz4u3N/PQIKvAc/sJwwY/oUEWmg5vEeNUjxCMBYbXKQF3cJEvXoA4ID1kKuir1f/7qFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmJj1oyAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK43p2rcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="25F29164" w14:textId="56582BD3" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6558,51 +6748,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="02085F97" id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.45pt;width:522.4pt;height:32.2pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACi1oOMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUilhEqBgV0yTU&#10;VqJTn43jEGuOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aKnIR1EnROx6OUEqE5FFIfcvr9efNp&#10;TonzTBdMgRY5PQtH75YfPywak4kbqEAVwhIE0S5rTE4r702WJI5XomZuBEZodJZga+Zxaw9JYVmD&#10;6LVKbtJ0ljRgC2OBC+fw9L5z0mXEL0vB/WNZOuGJyinm5uNq47oPa7JcsOxgmakk79Ng/5BFzaTG&#10;Ry9Q98wzcrTyD6hacgsOSj/iUCdQlpKLWANWM07fVbOrmBGxFiTHmQtN7v/B8ofTzjxZ4tsv0GID&#10;AyGNcZnDw1BPW9o6fDFTgn6k8HyhTbSecDyczSbT6RxdHH3T9PN4Mg8wyfW2sc5/FVCTYOTUYlsi&#10;W+y0db4LHULCYw6ULDZSqbgJUhBrZcmJYROVjzki+JsopUmDmUxu0wj8xhegL/f3ivEffXqvohBP&#10;acz5WnuwfLtviSxyOrkdiNlDcUa+LHRScoZvJOJvmfNPzKJ2kAecB/+IS6kAk4LeoqQC++tv5yEe&#10;W4peShrUYk7dzyOzghL1TWOzg3AHww7GfjD0sV4DMjPGSTM8mnjBejWYpYX6BcdkFV5BF9Mc38qp&#10;H8y17yYCx4yL1SoGoTwN81u9MzxAh04EHp/bF2ZN30ePCniAQaUse9fOLjbc1LA6eihl7HUgtmOx&#10;5xulHdXSj2GYndf7GHX9WSx/AwAA//8DAFBLAwQUAAYACAAAACEAbgjrAN0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gWBA0SVSbNBULUSlx4KiLOJt0lEvI5iB9K/rzm1&#10;x9GMZt7k69G24kq9bxwjzGcJCOLSmYYrhOPhY6pA+KDZ6NYxIfyQh3Xx+JDrzLgbf9F1HyoRS9hn&#10;GqEOocuk9GVNVvuZ64ij9+16q0OUfSVNr2+x3LZykSQv0uqG40KtO3qrqbzsB4uw63git6ndjurz&#10;fdgpNbmcPCE+P42bVxCBxvAXhjt+RIciMp3dwMaLFiEeCQgLtQJxd5M0jU/OCKvlEmSRy//8xS8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAotaDjMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbgjrAN0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="02085F97" id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.45pt;width:522.4pt;height:32.2pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAxBNEMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUxlhEqBgV0yTU&#10;VqJTn43jEGuOz7MNCfv1OzsJtN2epr04Z9/5891332Vx29aKnIR1EnROx6OUEqE5FFIfcvr9afNh&#10;TonzTBdMgRY5PQtHb5fv3y0ak4kbqEAVwhIE0S5rTE4r702WJI5XomZuBEZodJZga+Zxaw9JYVmD&#10;6LVKbtJ0ljRgC2OBC+fw9K5z0mXEL0vB/UNZOuGJyinm5uNq47oPa7JcsOxgmakk79Ng/5BFzaTG&#10;Ry9Qd8wzcrTyD6hacgsOSj/iUCdQlpKLWANWM07fVLOrmBGxFiTHmQtN7v/B8vvTzjxa4tsv0GID&#10;AyGNcZnDw1BPW9o6fDFTgn6k8HyhTbSecDyczSbT6RxdHH3T9PN4Mg8wyfW2sc5/FVCTYOTUYlsi&#10;W+y0db4LHULCYw6ULDZSqbgJUhBrZcmJYROVjzki+KsopUmDmUw+phH4lS9AX+7vFeM/+vReRCGe&#10;0pjztfZg+XbfElnkdPJpIGYPxRn5stBJyRm+kYi/Zc4/MovaQR5wHvwDLqUCTAp6i5IK7K+/nYd4&#10;bCl6KWlQizl1P4/MCkrUN43NDsIdDDsY+8HQx3oNyMwYJ83waOIF69VglhbqZxyTVXgFXUxzfCun&#10;fjDXvpsIHDMuVqsYhPI0zG/1zvAAHToReHxqn5k1fR89KuAeBpWy7E07u9hwU8Pq6KGUsdeB2I7F&#10;nm+UdlRLP4Zhdl7uY9T1Z7H8DQAA//8DAFBLAwQUAAYACAAAACEAbgjrAN0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gWBA0SVSbNBULUSlx4KiLOJt0lEvI5iB9K/rzm1&#10;x9GMZt7k69G24kq9bxwjzGcJCOLSmYYrhOPhY6pA+KDZ6NYxIfyQh3Xx+JDrzLgbf9F1HyoRS9hn&#10;GqEOocuk9GVNVvuZ64ij9+16q0OUfSVNr2+x3LZykSQv0uqG40KtO3qrqbzsB4uw63git6ndjurz&#10;fdgpNbmcPCE+P42bVxCBxvAXhjt+RIciMp3dwMaLFiEeCQgLtQJxd5M0jU/OCKvlEmSRy//8xS8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAMQTRDMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbgjrAN0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="489FCC75" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6689,51 +6879,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="28EC179A" id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:470.8pt;margin-top:14.45pt;width:522pt;height:31.75pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjjCzdMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkXbRZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3h&#10;EyU+MFMxDUaU9CQ8vV28fzdvbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw6/ZZ5ViL&#10;6I3OJnk+y1pwlXXAhfd4etc76SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK34OQ32D1k0TBl8&#10;9AJ1xwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+pZlszK1ItSI63F5r8/4Pl98etfXQkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTwdKFNdIFwPJzNJp9vcnRx9N3kU+xLhMmut63z4auAhkSjpA7bkthi&#10;x40PfegQEh/zoFW1VlqnTZSCWGlHjgybqEPKEcFfRWlDWsxk+jFPwK98Efpyf6cZ/3FO70UU4mmD&#10;OV9rj1bodh1RVUmns4GYHVQn5MtBLyVv+Voh/ob58Mgcagd5wHkID7hIDZgUnC1KanC//nYe47Gl&#10;6KWkRS2W1P88MCco0d8MNjsKdzDcYOwGwxyaFSAzY5w0y5OJF1zQgykdNM84Jsv4CrqY4fhWScNg&#10;rkI/EThmXCyXKQjlaVnYmK3lETp2IvL41D0zZ899DKiAexhUyoo37exj400Dy0MAqVKvI7E9i2e+&#10;UdpJLecxjLPzcp+irj+LxW8AAAD//wMAUEsDBBQABgAIAAAAIQDpbjDt3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwEETvSP0Hayv1gopDFCETskFQtRKXHkqrnk28JBHxOoodSP++5tQe&#10;d2Y087bYTrYTVxp86xhhuUhAEFfOtFwjfH2+PSsQPmg2unNMCD/kYVs+zAqdG3fjD7oeQy1iCftc&#10;IzQh9LmUvmrIar9wPXH0zm6wOsRzqKUZ9C2W206mSbKSVrccFxrd00tD1eU4WoRDz3O5z+x+Uu+v&#10;40Gp+eXbE+LT47TbgAg0hb8w3PEjOpSR6eRGNl50CPGRgJCqNYi7m2RZVE4I6zQDWRbyP3/5CwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKOMLN0yAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOluMO3cAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="28EC179A" id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:470.8pt;margin-top:14.45pt;width:522pt;height:31.75pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsZ6PxMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkXdRacaosVaZJ&#10;UVspnfpMMMRomGNAYne/fgeOk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3p&#10;mhIfmKmYBiNK+iI8vV18/DBvbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw6/ZZ5ViL&#10;6I3OJnk+y1pwlXXAhfd4etc76SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK34KQ32D1k0TBl8&#10;9Ax1xwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlszK1ItSI63Z5r8/4Pl98etfXQkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTw5Uyb6ALheDibTW6ucnRx9F3lU+xLhMkut63z4auAhkSjpA7bkthi&#10;x40PfegQEh/zoFW1VlqnTZSCWGlHjgybqEPKEcHfRGlDWsxk+jlPwG98Efp8f6cZ/3FK71UU4mmD&#10;OV9qj1bodh1RVUmn1wMxO6hekC8HvZS85WuF+BvmwyNzqB3kAechPOAiNWBScLIoqcH9+tt5jMeW&#10;opeSFrVYUv/zwJygRH8z2Owo3MFwg7EbDHNoVoDMjHHSLE8mXnBBD6Z00DzjmCzjK+hihuNbJQ2D&#10;uQr9ROCYcbFcpiCUp2VhY7aWR+jYicjjU/fMnD31MaAC7mFQKSvetbOPjTcNLA8BpEq9jsT2LJ74&#10;RmkntZzGMM7O632KuvwsFr8BAAD//wMAUEsDBBQABgAIAAAAIQDpbjDt3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwEETvSP0Hayv1gopDFCETskFQtRKXHkqrnk28JBHxOoodSP++5tQe&#10;d2Y087bYTrYTVxp86xhhuUhAEFfOtFwjfH2+PSsQPmg2unNMCD/kYVs+zAqdG3fjD7oeQy1iCftc&#10;IzQh9LmUvmrIar9wPXH0zm6wOsRzqKUZ9C2W206mSbKSVrccFxrd00tD1eU4WoRDz3O5z+x+Uu+v&#10;40Gp+eXbE+LT47TbgAg0hb8w3PEjOpSR6eRGNl50CPGRgJCqNYi7m2RZVE4I6zQDWRbyP3/5CwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxno/EyAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOluMO3cAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5368C6E0" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6820,51 +7010,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E72DDCF" id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:13.55pt;width:522.2pt;height:32.7pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChSxHwMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0bdpZcaosVaZJ&#10;VVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l22zWa7IXzCkxJx6OcEmE4VMpsS/r9efXp&#10;hhIfmKmYBiNKehCe3s4/fpi1thAXUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw67ZZ5ViL&#10;6I3OLvJ8mrXgKuuAC+/x9K530nnCl1Lw8CilF4HokmJuIa0urZu4ZvMZK7aO2VrxYxrsH7JomDL4&#10;6AnqjgVGdk79AdUo7sCDDCMOTQZSKi5SDVjNOH9XzbpmVqRakBxvTzT5/wfLH/Zr++RI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh4USb6ALheDidTsafL9HF0Xc5vsqvpxEmO9+2zoevAhoSjZI6bEti&#10;i+3vfehDh5D4mAetqpXSOm2iFMRSO7Jn2EQdUo4I/iZKG9JiJpOrPAG/8UXo0/2NZvzHMb1XUYin&#10;DeZ8rj1aodt0RFUlnVwPxGygOiBfDnopectXCvHvmQ9PzKF2kAech/CIi9SAScHRoqQG9+tv5zEe&#10;W4peSlrUYkn9zx1zghL9zWCzo3AHww3GZjDMrlkCMjPGSbM8mXjBBT2Y0kHzgmOyiK+gixmOb5U0&#10;DOYy9BOBY8bFYpGCUJ6WhXuztjxCx05EHp+7F+bssY8BFfAAg0pZ8a6dfWy8aWCxCyBV6nUktmfx&#10;yDdKO6nlOIZxdl7vU9T5ZzH/DQAA//8DAFBLAwQUAAYACAAAACEAMC8MJt0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqNAoQQjYVRSD1woGCOG/jJYkar6PYacPf457g&#10;OJrRzJtyPdteHXn0nROE1TIBxVI700mD8PnxepOD8oHEUO+EEX7Yw7q6vCipMO4k73zchUbFEvEF&#10;IbQhDIXWvm7Zkl+6gSV63260FKIcG21GOsVy2+s0Se60pU7iQksDP7dcH3aTRdgOstCbzG7m/O1l&#10;2ub54vDlGfH6an56BBV4Dn9hOONHdKgi095NYrzqEeKRgJDer0Cd3STLMlB7hIf0FnRV6v/81S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoUsR8DMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMC8MJt0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3E72DDCF" id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:13.55pt;width:522.2pt;height:32.7pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuoJ7cMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0bdZGcaosVaZJ&#10;VVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+29aaHITzCkxBx6OcEmE4lMrsCvr9ef3p&#10;mhIfmCmZBiMKehSe3i4+fpg3diYuoAJdCkcQxPhZYwtahWBnWeZ5JWrmR2CFQacEV7OAW7fLSsca&#10;RK91dpHn06wBV1oHXHiPp3edky4SvpSCh0cpvQhEFxRzC2l1ad3GNVvM2WznmK0U79Ng/5BFzZTB&#10;R09QdywwsnfqD6hacQceZBhxqDOQUnGRasBqxvm7ajYVsyLVguR4e6LJ/z9Y/nDY2CdHQvsFWmxg&#10;JKSxfubxMNbTSlfHL2ZK0I8UHk+0iTYQjofT6WR8c4kujr7L8VX+eRphsvNt63z4KqAm0Siow7Yk&#10;ttjh3ocudAiJj3nQqlwrrdMmSkGstCMHhk3UIeWI4G+itCENZjK5yhPwG1+EPt3fasZ/9Om9ikI8&#10;bTDnc+3RCu22Jaos6ORmIGYL5RH5ctBJyVu+Voh/z3x4Yg61gzzgPIRHXKQGTAp6i5IK3K+/ncd4&#10;bCl6KWlQiwX1P/fMCUr0N4PNjsIdDDcY28Ew+3oFyMwYJ83yZOIFF/RgSgf1C47JMr6CLmY4vlXQ&#10;MJir0E0EjhkXy2UKQnlaFu7NxvIIHTsReXxuX5izfR8DKuABBpWy2bt2drHxpoHlPoBUqdeR2I7F&#10;nm+UdlJLP4Zxdl7vU9T5Z7H4DQAA//8DAFBLAwQUAAYACAAAACEAMC8MJt0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqNAoQQjYVRSD1woGCOG/jJYkar6PYacPf457g&#10;OJrRzJtyPdteHXn0nROE1TIBxVI700mD8PnxepOD8oHEUO+EEX7Yw7q6vCipMO4k73zchUbFEvEF&#10;IbQhDIXWvm7Zkl+6gSV63260FKIcG21GOsVy2+s0Se60pU7iQksDP7dcH3aTRdgOstCbzG7m/O1l&#10;2ub54vDlGfH6an56BBV4Dn9hOONHdKgi095NYrzqEeKRgJDer0Cd3STLMlB7hIf0FnRV6v/81S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7qCe3DMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMC8MJt0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="59AA3407" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -6951,51 +7141,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1E895E07" id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:470.8pt;margin-top:12.2pt;width:522pt;height:34.1pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwJFqXMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRAh2hEqBgV0yTU&#10;VqJTn43jEGuOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aKnIR1EnROx6OUEqE5FFIfcvr9efNp&#10;TonzTBdMgRY5PQtH75YfPywak4kJVKAKYQmCaJc1JqeV9yZLEscrUTM3AiM0OkuwNfO4tYeksKxB&#10;9FolkzSdJQ3Ywljgwjk8ve+cdBnxy1Jw/1iWTniicoq5+bjauO7DmiwXLDtYZirJ+zTYP2RRM6nx&#10;0QvUPfOMHK38A6qW3IKD0o841AmUpeQi1oDVjNN31ewqZkSsBclx5kKT+3+w/OG0M0+W+PYLtNjA&#10;QEhjXObwMNTTlrYOX8yUoB8pPF9oE60nHA9ns8ntTYoujr6b6WQ+vw0wyfW2sc5/FVCTYOTUYlsi&#10;W+y0db4LHULCYw6ULDZSqbgJUhBrZcmJYROVjzki+JsopUmDmUw/pxH4jS9AX+7vFeM/+vReRSGe&#10;0pjztfZg+XbfElnkdDofiNlDcUa+LHRScoZvJOJvmfNPzKJ2kAecB/+IS6kAk4LeoqQC++tv5yEe&#10;W4peShrUYk7dzyOzghL1TWOzg3AHww7GfjD0sV4DMjPGSTM8mnjBejWYpYX6BcdkFV5BF9Mc38qp&#10;H8y17yYCx4yL1SoGoTwN81u9MzxAh04EHp/bF2ZN30ePCniAQaUse9fOLjbc1LA6eihl7HUgtmOx&#10;5xulHdXSj2GYndf7GHX9WSx/AwAA//8DAFBLAwQUAAYACAAAACEAG4NQR9wAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2sr9YLAaWShELJBULUSlx5KK84m3iYR8TqKHUj/vubU&#10;HndmNPO22E62E1cafOsY4XmZgCCunGm5Rvj6fFtkIHzQbHTnmBB+yMO2nD0UOjfuxh90PYZaxBL2&#10;uUZoQuhzKX3VkNV+6Xri6H27weoQz6GWZtC3WG47mSbJSlrdclxodE8vDVWX42gRDj3P5V7Z/ZS9&#10;v46HLJtfTp4Qnx6n3QZEoCn8heGOH9GhjExnN7LxokOIjwSEVCkQdzdRKipnhHW6AlkW8j9/+QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwJFqXMwIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbg1BH3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1E895E07" id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:470.8pt;margin-top:12.2pt;width:522pt;height:34.1pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM9ykWMQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykXdRacaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgexk7bb07QXfHDHx91333l21zWaHITzCkxJx6OcEmE4VMrsSvr9efXp&#10;hhIfmKmYBiNKehSe3s0/fpi1thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dbuscqxF&#10;9EZnkzyfZi24yjrgwns8vT856TzhSyl4eJTSi0B0STG3kFaX1m1cs/mMFTvHbK14nwb7hywapgw+&#10;eoa6Z4GRvVN/QDWKO/Agw4hDk4GUiotUA1Yzzt9Vs6mZFakWJMfbM03+/8Hyh8PGPjkSui/QYQMj&#10;Ia31hcfDWE8nXRO/mClBP1J4PNMmukA4Hk6nk9vrHF0cfddXk5ub2wiTXW5b58NXAQ2JRkkdtiWx&#10;xQ5rH06hQ0h8zINW1UppnTZRCmKpHTkwbKIOKUcEfxOlDWkxk6vPeQJ+44vQ5/tbzfiPPr1XUYin&#10;DeZ8qT1aodt2RFVYVVJKPNpCdUS+HJyk5C1fKcRfMx+emEPtIA84D+ERF6kBk4LeoqQG9+tv5zEe&#10;W4peSlrUYkn9zz1zghL9zWCzo3AHww3GdjDMvlkCMjPGSbM8mXjBBT2Y0kHzgmOyiK+gixmOb5U0&#10;DOYynCYCx4yLxSIFoTwtC2uzsTxCx05EHp+7F+Zs38eACniAQaWseNfOU2y8aWCxDyBV6vWFxZ5v&#10;lHZSSz+GcXZe71PU5Wcx/w0AAP//AwBQSwMEFAAGAAgAAAAhABuDUEfcAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/WCwGlkoRCyQVC1EpceSivOJt4mEfE6ih1I/77m1B53&#10;ZjTztthOthNXGnzrGOF5mYAgrpxpuUb4+nxbZCB80Gx055gQfsjDtpw9FDo37sYfdD2GWsQS9rlG&#10;aELocyl91ZDVful64uh9u8HqEM+hlmbQt1huO5kmyUpa3XJcaHRPLw1Vl+NoEQ49z+Ve2f2Uvb+O&#10;hyybX06eEJ8ep90GRKAp/IXhjh/RoYxMZzey8aJDiI8EhFQpEHc3USoqZ4R1ugJZFvI/f/kLAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjPcpFjECAAB0BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAG4NQR9wAAAAHAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="198ECF2D" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7082,51 +7272,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B170C79" id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.15pt;width:522.4pt;height:32.2pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPL5xoMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUhmhEqBgV0yTU&#10;VqJTn43jEGuOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aKnIR1EnROx6OUEqE5FFIfcvr9efNp&#10;TonzTBdMgRY5PQtH75YfPywak4kbqEAVwhIE0S5rTE4r702WJI5XomZuBEZodJZga+Zxaw9JYVmD&#10;6LVKbtJ0ljRgC2OBC+fw9L5z0mXEL0vB/WNZOuGJyinm5uNq47oPa7JcsOxgmakk79Ng/5BFzaTG&#10;Ry9Q98wzcrTyD6hacgsOSj/iUCdQlpKLWANWM07fVbOrmBGxFiTHmQtN7v/B8ofTzjxZ4tsv0GID&#10;AyGNcZnDw1BPW9o6fDFTgn6k8HyhTbSecDyczSbT6RxdHH3T9HY8mQeY5HrbWOe/CqhJMHJqsS2R&#10;LXbaOt+FDiHhMQdKFhupVNwEKYi1suTEsInKxxwR/E2U0qTBTCaf0wj8xhegL/f3ivEffXqvohBP&#10;acz5WnuwfLtviSxyOrkdiNlDcUa+LHRScoZvJOJvmfNPzKJ2kAecB/+IS6kAk4LeoqQC++tv5yEe&#10;W4peShrUYk7dzyOzghL1TWOzg3AHww7GfjD0sV4DMjPGSTM8mnjBejWYpYX6BcdkFV5BF9Mc38qp&#10;H8y17yYCx4yL1SoGoTwN81u9MzxAh04EHp/bF2ZN30ePCniAQaUse9fOLjbc1LA6eihl7HUgtmOx&#10;5xulHdXSj2GYndf7GHX9WSx/AwAA//8DAFBLAwQUAAYACAAAACEAy7vTit0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqECIwaTYVRVTqpQcK4uzG2yRqvI5ipw1/j3sq&#10;x9GMZt4Uy8l24kSDbx0jPM4TEMSVMy3XCN9f6wcFwgfNRneOCeGXPCzL25tC58ad+ZNOu1CLWMI+&#10;1whNCH0upa8astrPXU8cvYMbrA5RDrU0gz7HctvJNEmepdUtx4VG9/TeUHXcjRZh0/NMrjK7mtT2&#10;Y9woNTv+eEK8v5veFiACTeEahgt+RIcyMu3dyMaLDiEeCQipegJxcZMsi0/2CK/pC8iykP/5yz8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATy+caDMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy7vTit0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2B170C79" id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:471.2pt;margin-top:14.15pt;width:522.4pt;height:32.2pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz/O/pMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUhmhEqBgV0yTU&#10;VqJTn43jEGuOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aKnIR1EnROx6OUEqE5FFIfcvr9efNp&#10;TonzTBdMgRY5PQtH75YfPywak4kbqEAVwhIE0S5rTE4r702WJI5XomZuBEZodJZga+Zxaw9JYVmD&#10;6LVKbtJ0ljRgC2OBC+fw9L5z0mXEL0vB/WNZOuGJyinm5uNq47oPa7JcsOxgmakk79Ng/5BFzaTG&#10;Ry9Q98wzcrTyD6hacgsOSj/iUCdQlpKLWANWM07fVbOrmBGxFiTHmQtN7v/B8ofTzjxZ4tsv0GID&#10;AyGNcZnDw1BPW9o6fDFTgn6k8HyhTbSecDyczSbT6RxdHH3T9HY8mQeY5HrbWOe/CqhJMHJqsS2R&#10;LXbaOt+FDiHhMQdKFhupVNwEKYi1suTEsInKxxwR/E2U0qTBTCaf0wj8xhegL/f3ivEffXqvohBP&#10;acz5WnuwfLtviSywqgsxeyjOyJeFTkrO8I1E/C1z/olZ1A7ygPPgH3EpFWBS0FuUVGB//e08xGNL&#10;0UtJg1rMqft5ZFZQor5pbHYQ7mDYwdgPhj7Wa0BmxjhphkcTL1ivBrO0UL/gmKzCK+himuNbOfWD&#10;ufbdROCYcbFaxSCUp2F+q3eGB+jQicDjc/vCrOn76FEBDzColGXv2tnFhpsaVkcPpYy9DsR2LPZ8&#10;o7SjWvoxDLPzeh+jrj+L5W8AAAD//wMAUEsDBBQABgAIAAAAIQDLu9OK3QAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuoQIjBpNhVFVOqlBwri7MbbJGq8jmKnDX+PeyrH&#10;0Yxm3hTLyXbiRINvHSM8zhMQxJUzLdcI31/rBwXCB81Gd44J4Zc8LMvbm0Lnxp35k067UItYwj7X&#10;CE0IfS6lrxqy2s9dTxy9gxusDlEOtTSDPsdy28k0SZ6l1S3HhUb39N5QddyNFmHT80yuMrua1PZj&#10;3Cg1O/54Qry/m94WIAJN4RqGC35EhzIy7d3IxosOIR4JCKl6AnFxkyyLT/YIr+kLyLKQ//nLPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDz/O/pMgIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLu9OK3QAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1E21420B" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7244,51 +7434,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4466E9F3" id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:15pt;width:522.2pt;height:41.15pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXnRygMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5ykS7RZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333lx29aanITzCkxBJ6MxJcJwKJU5FPT70+bD&#10;J0p8YKZkGowo6Fl4ert8/27R2FxMoQJdCkcQxPi8sQWtQrB5lnleiZr5EVhh0CnB1Szg1h2y0rEG&#10;0WudTcfjedaAK60DLrzH07vOSZcJX0rBw4OUXgSiC4q5hbS6tO7jmi0XLD84ZivF+zTYP2RRM2Xw&#10;0QvUHQuMHJ36A6pW3IEHGUYc6gykVFykGrCayfhNNbuKWZFqQXK8vdDk/x8svz/t7KMjof0CLTYw&#10;EtJYn3s8jPW00tXxi5kS9COF5wttog2E4+F8fjP5/BFdHH2z6XQ2mUWY7HrbOh++CqhJNArqsC2J&#10;LXba+tCFDiHxMQ9alRulddpEKYi1duTEsIk6pBwR/FWUNqTBTG5m4wT8yhehL/f3mvEffXovohBP&#10;G8z5Wnu0QrtviSoLitX1xOyhPCNfDjopecs3CvG3zIdH5lA7yAPOQ3jARWrApKC3KKnA/frbeYzH&#10;lqKXkga1WFD/88icoER/M9jsKNzBcIOxHwxzrNeAzExw0ixPJl5wQQ+mdFA/45is4ivoYobjWwUN&#10;g7kO3UTgmHGxWqUglKdlYWt2lkfo2InI41P7zJzt+xhQAfcwqJTlb9rZxcabBlbHAFKlXkdiOxZ7&#10;vlHaSS39GMbZeblPUdefxfI3AAAA//8DAFBLAwQUAAYACAAAACEAYxHtrt0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQW/CMAyF75P2HyJP2gWNBKhQ1TVFgIbEZYcB2jk0XlvROFWTQvn3M6ft&#10;ZFvv6fl7+Wp0rbhiHxpPGmZTBQKp9LahSsPpuHtLQYRoyJrWE2q4Y4BV8fyUm8z6G33h9RArwSEU&#10;MqOhjrHLpAxljc6Eqe+QWPvxvTORz76Stjc3DnetnCu1lM40xB9q0+G2xvJyGJyGfUcTuUncZkw/&#10;P4Z9mk4u3wG1fn0Z1+8gIo7xzwwPfEaHgpnOfiAbRKuBi0QNC8XzoaokSUCceZvNFyCLXP4vUPwC&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl50coDMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYxHtrt0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4466E9F3" id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:15pt;width:522.2pt;height:41.15pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV0lXqMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5ykTbRacaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBJ6MxJcJwKJU5FPT70+bT&#10;Z0p8YKZkGowo6Ivw9Hb58cOisbmYQgW6FI4giPF5YwtahWDzLPO8EjXzI7DCoFOCq1nArTtkpWMN&#10;otc6m47H86wBV1oHXHiPp3edky4TvpSChwcpvQhEFxRzC2l1ad3HNVsuWH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA1k/G7anYVsyLVguR4e6bJ/z9Yfn/a2UdHQvsFWmxg&#10;JKSxPvd4GOtppavjFzMl6EcKX860iTYQjofz+dXk5hpdHH2z6XQ2mUWY7HLbOh++CqhJNArqsC2J&#10;LXba+tCFDiHxMQ9alRulddpEKYi1duTEsIk6pBwR/E2UNqTBTK5m4wT8xhehz/f3mvEffXqvohBP&#10;G8z5Unu0QrtviSoLej0diNlD+YJ8Oeik5C3fKMTfMh8emUPtIA84D+EBF6kBk4LeoqQC9+tv5zEe&#10;W4peShrUYkH9zyNzghL9zWCzo3AHww3GfjDMsV4DMjPBSbM8mXjBBT2Y0kH9jGOyiq+gixmObxU0&#10;DOY6dBOBY8bFapWCUJ6Wha3ZWR6hYycij0/tM3O272NABdzDoFKWv2tnFxtvGlgdA0iVeh2J7Vjs&#10;+UZpJ7X0Yxhn5/U+RV1+FsvfAAAA//8DAFBLAwQUAAYACAAAACEAYxHtrt0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQW/CMAyF75P2HyJP2gWNBKhQ1TVFgIbEZYcB2jk0XlvROFWTQvn3M6ft&#10;ZFvv6fl7+Wp0rbhiHxpPGmZTBQKp9LahSsPpuHtLQYRoyJrWE2q4Y4BV8fyUm8z6G33h9RArwSEU&#10;MqOhjrHLpAxljc6Eqe+QWPvxvTORz76Stjc3DnetnCu1lM40xB9q0+G2xvJyGJyGfUcTuUncZkw/&#10;P4Z9mk4u3wG1fn0Z1+8gIo7xzwwPfEaHgpnOfiAbRKuBi0QNC8XzoaokSUCceZvNFyCLXP4vUPwC&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAldJV6jMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYxHtrt0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3440FD8D" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00583094" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7382,51 +7572,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="11E94B3A" id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:16.25pt;width:522.2pt;height:30.35pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp/0G6MgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5w0bZRZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBJ6MxJcJwKJU5FPT70+bT&#10;nBIfmCmZBiMK+iI8vV1+/LBobC6uoAJdCkcQxPi8sQWtQrB5lnleiZr5EVhh0CnB1Szg1h2y0rEG&#10;0WudXY3Hs6wBV1oHXHiPp3edky4TvpSChwcpvQhEFxRzC2l1ad3HNVsuWH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA1k/G7anYVsyLVguR4e6bJ/z9Yfn/a2UdHQvsFWmxg&#10;JKSxPvd4GOtppavjFzMl6EcKX860iTYQjoez2XTy+RpdHH3T+c10Po8w2eW2dT58FVCTaBTUYVsS&#10;W+y09aELHULiYx60KjdK67SJUhBr7ciJYRN1SDki+JsobUiDmUxvxgn4jS9Cn+/vNeM/+vReRSGe&#10;NpjzpfZohXbfElUW9PpMzB7KF+TLQSclb/lGIf6W+fDIHGoHecB5CA+4SA2YFPQWJRW4X387j/HY&#10;UvRS0qAWC+p/HpkTlOhvBpsdhTsYbjD2g2GO9RqQmQlOmuXJxAsu6MGUDupnHJNVfAVdzHB8q6Bh&#10;MNehmwgcMy5WqxSE8rQsbM3O8ggdOxF5fGqfmbN9HwMq4B4GlbL8XTu72HjTwOoYQKrU60hsx2LP&#10;N0o7qaUfwzg7r/cp6vKzWP4GAAD//wMAUEsDBBQABgAIAAAAIQCCwrf/3QAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuqQBhRCNhVFIPXCgYI4b+MliRqvo9hpw9/jnuA4&#10;mtHMm3I9214defSdE4TbZQKKpXamkwbh8+P1JgflA4mh3gkj/LCHdXV5UVJh3Ene+bgLjYol4gtC&#10;aEMYCq193bIlv3QDS/S+3WgpRDk22ox0iuW212mS3GtLncSFlgZ+brk+7CaLsB1koTeZ3cz528u0&#10;zfPF4csz4vXV/PQIKvAc/sJwxo/oUEWmvZvEeNUjxCMBYZXegTq7SZZloPYID6sUdFXq//zVLwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp/0G6MgIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCwrf/3QAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="11E94B3A" id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:16.25pt;width:522.2pt;height:30.35pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrsAjwMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5w0bZRZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBJ6MxJcJwKJU5FPT70+bT&#10;nBIfmCmZBiMK+iI8vV1+/LBobC6uoAJdCkcQxPi8sQWtQrB5lnleiZr5EVhh0CnB1Szg1h2y0rEG&#10;0WudXY3Hs6wBV1oHXHiPp3edky4TvpSChwcpvQhEFxRzC2l1ad3HNVsuWH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA1k/G7anYVsyLVguR4e6bJ/z9Yfn/a2UdHQvsFWmxg&#10;JKSxPvd4GOtppavjFzMl6EcKX860iTYQjoez2XTy+RpdHH3T+c10Po8w2eW2dT58FVCTaBTUYVsS&#10;W+y09aELHULiYx60KjdK67SJUhBr7ciJYRN1SDki+JsobUiDmUxvxgn4jS9Cn+/vNeM/+vReRSGe&#10;NpjzpfZohXbfElUW9Ho6ELOH8gX5ctBJyVu+UYi/ZT48MofaQR5wHsIDLlIDJgW9RUkF7tffzmM8&#10;thS9lDSoxYL6n0fmBCX6m8FmR+EOhhuM/WCYY70GZGaCk2Z5MvGCC3owpYP6GcdkFV9BFzMc3ypo&#10;GMx16CYCx4yL1SoFoTwtC1uzszxCx05EHp/aZ+Zs38eACriHQaUsf9fOLjbeNLA6BpAq9ToS27HY&#10;843STmrpxzDOzut9irr8LJa/AQAA//8DAFBLAwQUAAYACAAAACEAgsK3/90AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqkAYUQjYVRSD1woGCOG/jJYkar6PYacPf457g&#10;OJrRzJtyPdteHXn0nROE22UCiqV2ppMG4fPj9SYH5QOJod4JI/ywh3V1eVFSYdxJ3vm4C42KJeIL&#10;QmhDGAqtfd2yJb90A0v0vt1oKUQ5NtqMdIrlttdpktxrS53EhZYGfm65Puwmi7AdZKE3md3M+dvL&#10;tM3zxeHLM+L11fz0CCrwHP7CcMaP6FBFpr2bxHjVI8QjAWGV3oE6u0mWZaD2CA+rFHRV6v/81S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq7AI8DMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgsK3/90AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="13B2634A" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7519,51 +7709,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1527E692" id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.9pt;width:522.2pt;height:31.75pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5lLKlMQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkXbRZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3h&#10;EyU+MFMxDUaU9CQ8vV28fzdvbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw6/ZZ5ViL&#10;6I3OJnk+y1pwlXXAhfd4etc76SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK34OQ32D1k0TBl8&#10;9AJ1xwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+pZlszK1ItSI63F5r8/4Pl98etfXQkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTwdKFNdIFwPJzNpuPPN+ji6LvJp9iXCJNdb1vnw1cBDYlGSR22JbHF&#10;jhsf+tAhJD7mQatqrbROmygFsdKOHBk2UYeUI4K/itKGtJjJ9GOegF/5IvTl/k4z/uOc3osoxNMG&#10;c77WHq3Q7TqiKqxqMhCzg+qEfDnopeQtXyvE3zAfHplD7SAPOA/hARepAZOCs0VJDe7X385jPLYU&#10;vZS0qMWS+p8H5gQl+pvBZkfhDoYbjN1gmEOzAmRmjJNmeTLxggt6MKWD5hnHZBlfQRczHN8qaRjM&#10;VegnAseMi+UyBaE8LQsbs7U8QsdORB6fumfm7LmPARVwD4NKWfGmnX1svGlgeQggVep1JLZn8cw3&#10;Sjup5TyGcXZe7lPU9Wex+A0AAP//AwBQSwMEFAAGAAgAAAAhAFxfUK7dAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMz8FOwzAMBuA7Eu8QGYnLtKVsFepK3YkhkHbhwEA7e41pqzVO1aRbeXuyExyt&#10;3/r9udhMtlNnHnzrBOFhkYBiqZxppUb4+nybZ6B8IDHUOWGEH/awKW9vCsqNu8gHn/ehVrFEfE4I&#10;TQh9rrWvGrbkF65nidm3GyyFOA61NgNdYrnt9DJJHrWlVuKFhnp+abg67UeLsOtlprep3U7Z++u4&#10;y7LZ6eAZ8f5uen4CFXgKf8tw5Uc6lNF0dKMYrzqE+EhAWK6j/5omaZqCOiKsVyvQZaH/+8tfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmUsqUxAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFxfUK7dAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1527E692" id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.9pt;width:522.2pt;height:31.75pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/RWl7MQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0WbRZcaosVaZJ&#10;UVspnfpMMCRomGNAYme/fge2k7bb07QXfHDHx91333l+29aanITzCkxJx6OcEmE4VMrsS/r9af3h&#10;EyU+MFMxDUaU9Cw8vV28fzdvbCFu4AC6Eo4giPFFY0t6CMEWWeb5QdTMj8AKg04JrmYBt26fVY41&#10;iF7r7CbPZ1kDrrIOuPAeT+86J10kfCkFDw9SehGILinmFtLq0rqLa7aYs2LvmD0o3qfB/iGLmimD&#10;j16g7lhg5OjUH1C14g48yDDiUGcgpeIi1YDVjPM31WwPzIpUC5Lj7YUm//9g+f1pax8dCe0XaLGB&#10;kZDG+sLjYaynla6OX8yUoB8pPF9oE20gHA9ns8n48xRdHH3TfIJ9iTDZ9bZ1PnwVUJNolNRhWxJb&#10;7LTxoQsdQuJjHrSq1krrtIlSECvtyIlhE3VIOSL4qyhtSIOZTD7mCfiVL0Jf7u804z/69F5EIZ42&#10;mPO19miFdtcSVWFV04GYHVRn5MtBJyVv+Voh/ob58Mgcagd5wHkID7hIDZgU9BYlB3C//nYe47Gl&#10;6KWkQS2W1P88Mico0d8MNjsKdzDcYOwGwxzrFSAzY5w0y5OJF1zQgykd1M84Jsv4CrqY4fhWScNg&#10;rkI3EThmXCyXKQjlaVnYmK3lETp2IvL41D4zZ/s+BlTAPQwqZcWbdnax8aaB5TGAVKnXkdiOxZ5v&#10;lHZSSz+GcXZe7lPU9Wex+A0AAP//AwBQSwMEFAAGAAgAAAAhAFxfUK7dAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMz8FOwzAMBuA7Eu8QGYnLtKVsFepK3YkhkHbhwEA7e41pqzVO1aRbeXuyExyt&#10;3/r9udhMtlNnHnzrBOFhkYBiqZxppUb4+nybZ6B8IDHUOWGEH/awKW9vCsqNu8gHn/ehVrFEfE4I&#10;TQh9rrWvGrbkF65nidm3GyyFOA61NgNdYrnt9DJJHrWlVuKFhnp+abg67UeLsOtlprep3U7Z++u4&#10;y7LZ6eAZ8f5uen4CFXgKf8tw5Uc6lNF0dKMYrzqE+EhAWK6j/5omaZqCOiKsVyvQZaH/+8tfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL9FaXsxAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFxfUK7dAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="220112BD" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7668,51 +7858,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="21A4B356" id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:12.6pt;width:522.2pt;height:34.1pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe9TX3MgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPLkiNOEWWIsOA&#10;oC2QDj0rshQLk0VNUmJnv36UHCdtt9Owi0yJ1BP5+Oj5XVtrchTOKzAFHQ2GlAjDoVRmX9Dvz+tP&#10;M0p8YKZkGowo6El4erf4+GHe2FyMoQJdCkcQxPi8sQWtQrB5lnleiZr5AVhh0CnB1Szg1u2z0rEG&#10;0WudjYfDadaAK60DLrzH0/vOSRcJX0rBw6OUXgSiC4q5hbS6tO7imi3mLN87ZivFz2mwf8iiZsrg&#10;oxeoexYYOTj1B1StuAMPMgw41BlIqbhINWA1o+G7arYVsyLVguR4e6HJ/z9Y/nDc2idHQvsFWmxg&#10;JKSxPvd4GOtppavjFzMl6EcKTxfaRBsIx8PpdDK6vUEXR9/NZDybzSJMdr1tnQ9fBdQkGgV12JbE&#10;FjtufOhC+5D4mAetyrXSOm2iFMRKO3Jk2EQdUo4I/iZKG9JgJpPPwwT8xhehL/d3mvEf5/ReRSGe&#10;NpjztfZohXbXElXGqnpidlCekC8HnZS85WuF+BvmwxNzqB3kAechPOIiNWBScLYoqcD9+tt5jMeW&#10;opeSBrVYUP/zwJygRH8z2Owo3N5wvbHrDXOoV4DMjHDSLE8mXnBB96Z0UL/gmCzjK+hihuNbBQ29&#10;uQrdROCYcbFcpiCUp2VhY7aWR+jYicjjc/vCnD33MaACHqBXKcvftbOLjTcNLA8BpEq9jsR2LJ75&#10;RmkntZzHMM7O632Kuv4sFr8BAAD//wMAUEsDBBQABgAIAAAAIQDLVogO3QAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuoQDAppNhVFVOqlBwri7MbbJGq8jmKnDX+PeyrH&#10;0Yxm3hTLyXbiRINvHSM8zhMQxJUzLdcI31/rhwyED5qN7hwTwi95WJa3N4XOjTvzJ512oRaxhH2u&#10;EZoQ+lxKXzVktZ+7njh6BzdYHaIcamkGfY7ltpNpkrxIq1uOC43u6b2h6rgbLcKm55lcKbuasu3H&#10;uMmy2fHHE+L93fS2ABFoCtcwXPAjOpSRae9GNl50CPFIQEifUxAXN1FKgdgjvD4pkGUh//OXfwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDe9TX3MgIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLVogO3QAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="21A4B356" id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:12.6pt;width:522.2pt;height:34.1pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYJO4pMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsiCOEWWIsOA&#10;oC2QDj0rshQLk0VNUmJnv36UbCdtt9Owi0yJ1BP5+OjFXVNpchLOKzA5HQ2GlAjDoVDmkNPvz5tP&#10;M0p8YKZgGozI6Vl4erf8+GFR27kYQwm6EI4giPHz2ua0DMHOs8zzUlTMD8AKg04JrmIBt+6QFY7V&#10;iF7pbDwcTrMaXGEdcOE9nt63TrpM+FIKHh6l9CIQnVPMLaTVpXUf12y5YPODY7ZUvEuD/UMWFVMG&#10;H71A3bPAyNGpP6AqxR14kGHAocpASsVFqgGrGQ3fVbMrmRWpFiTH2wtN/v/B8ofTzj45Epov0GAD&#10;IyG19XOPh7GeRroqfjFTgn6k8HyhTTSBcDycTiejzzfo4ui7mYxns1mEya63rfPhq4CKRCOnDtuS&#10;2GKnrQ9taB8SH/OgVbFRWqdNlIJYa0dODJuoQ8oRwd9EaUNqzGRyO0zAb3wR+nJ/rxn/0aX3Kgrx&#10;tMGcr7VHKzT7hqgCq7rtidlDcUa+HLRS8pZvFOJvmQ9PzKF2kAech/CIi9SASUFnUVKC+/W38xiP&#10;LUUvJTVqMaf+55E5QYn+ZrDZUbi94Xpj3xvmWK0BmRnhpFmeTLzggu5N6aB6wTFZxVfQxQzHt3Ia&#10;enMd2onAMeNitUpBKE/LwtbsLI/QsRORx+fmhTnb9TGgAh6gVymbv2tnGxtvGlgdA0iVeh2JbVns&#10;+EZpJ7V0Yxhn5/U+RV1/FsvfAAAA//8DAFBLAwQUAAYACAAAACEAy1aIDt0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqEAwKaTYVRVTqpQcK4uzG2yRqvI5ipw1/j3sq&#10;x9GMZt4Uy8l24kSDbx0jPM4TEMSVMy3XCN9f64cMhA+aje4cE8IveViWtzeFzo078yeddqEWsYR9&#10;rhGaEPpcSl81ZLWfu544egc3WB2iHGppBn2O5baTaZK8SKtbjguN7um9oeq4Gy3CpueZXCm7mrLt&#10;x7jJstnxxxPi/d30tgARaArXMFzwIzqUkWnvRjZedAjxSEBIn1MQFzdRSoHYI7w+KZBlIf/zl38A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2CTuKTMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy1aIDt0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="722551EF" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7799,51 +7989,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="29464BDE" id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:15pt;width:522.2pt;height:31.3pt;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX5aA1MwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yvZWsQp8hSZBgQ&#10;tAXSoWdFlmJhsqhJSuzs14+S7aTtdhp2kSmReiIfH724bSpNTsJ5BSano8GQEmE4FMoccvr9afPh&#10;MyU+MFMwDUbk9Cw8vV2+f7eo7VyMoQRdCEcQxPh5bXNahmDnWeZ5KSrmB2CFQacEV7GAW3fICsdq&#10;RK90Nh4OZ1kNrrAOuPAeT+9aJ10mfCkFDw9SehGIzinmFtLq0rqPa7ZcsPnBMVsq3qXB/iGLiimD&#10;j16g7lhg5OjUH1CV4g48yDDgUGUgpeIi1YDVjIZvqtmVzIpUC5Lj7YUm//9g+f1pZx8dCc0XaLCB&#10;kZDa+rnHw1hPI10Vv5gpQT9SeL7QJppAOB7OZpPRzRRdHH2Tm0/j2STCZNfb1vnwVUBFopFTh21J&#10;bLHT1oc2tA+Jj3nQqtgordMmSkGstSMnhk3UIeWI4K+itCE1ZjL5OEzAr3wR+nJ/rxn/0aX3Igrx&#10;tMGcr7VHKzT7hqgip9NpT8weijPy5aCVkrd8oxB/y3x4ZA61gzzgPIQHXKQGTAo6i5IS3K+/ncd4&#10;bCl6KalRizn1P4/MCUr0N4PNjsLtDdcb+94wx2oNyMwIJ83yZOIFF3RvSgfVM47JKr6CLmY4vpXT&#10;0Jvr0E4EjhkXq1UKQnlaFrZmZ3mEjp2IPD41z8zZro8BFXAPvUrZ/E0729h408DqGECq1OtIbMti&#10;xzdKO6mlG8M4Oy/3Ker6s1j+BgAA//8DAFBLAwQUAAYACAAAACEAA0h7Xd0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gUVGxqhkGaDoGolLj2UVpxNvE0i4nUUO5D+PeYE&#10;p9VoRjNv89VoW3Gi3jeOEWZTBYK4dKbhCuH35/MlBeGDZqNbx4TwTx5WxeNDrjPjzvxNp12oRCxh&#10;n2mEOoQuk9KXNVntp64jjt6f660OUfaVNL0+x3LbyrlSC2l1w3Gh1h2911Qed4NF2HY8kZvEbsb0&#10;62PYpunkuPeE+Pw0rt9ABBrDLQxX/IgORWQ6uIGNFy1CfCQgvKp4r65KkgTEAWE5X4AscnnPX1wA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF+WgNTMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA0h7Xd0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="29464BDE" id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:15pt;width:522.2pt;height:31.3pt;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVqul/MwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPLluNOEWWIsOA&#10;oi2QDj0rshQLk0VNUmJnv36UbCdtt9Owi0yJ1BP5+OjFTVtrchTOKzAFnYzGlAjDoVRmX9DvT5sP&#10;nynxgZmSaTCioCfh6c3y/btFY3MxhQp0KRxBEOPzxha0CsHmWeZ5JWrmR2CFQacEV7OAW7fPSsca&#10;RK91Nh2P51kDrrQOuPAeT287J10mfCkFDw9SehGILijmFtLq0rqLa7ZcsHzvmK0U79Ng/5BFzZTB&#10;R89QtywwcnDqD6hacQceZBhxqDOQUnGRasBqJuM31WwrZkWqBcnx9kyT/3+w/P64tY+OhPYLtNjA&#10;SEhjfe7xMNbTSlfHL2ZK0I8Uns60iTYQjofz+WxyfYUujr7Z9afpfBZhsstt63z4KqAm0Siow7Yk&#10;ttjxzocudAiJj3nQqtwordMmSkGstSNHhk3UIeWI4K+itCENZjL7OE7Ar3wR+nx/pxn/0af3Igrx&#10;tMGcL7VHK7S7lqiyoFfzgZgdlCfky0EnJW/5RiH+HfPhkTnUDvKA8xAecJEaMCnoLUoqcL/+dh7j&#10;saXopaRBLRbU/zwwJyjR3ww2Owp3MNxg7AbDHOo1IDMTnDTLk4kXXNCDKR3Uzzgmq/gKupjh+FZB&#10;w2CuQzcROGZcrFYpCOVpWbgzW8sjdOxE5PGpfWbO9n0MqIB7GFTK8jft7GLjTQOrQwCpUq8jsR2L&#10;Pd8o7aSWfgzj7Lzcp6jLz2L5GwAA//8DAFBLAwQUAAYACAAAACEAA0h7Xd0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gUVGxqhkGaDoGolLj2UVpxNvE0i4nUUO5D+PeYE&#10;p9VoRjNv89VoW3Gi3jeOEWZTBYK4dKbhCuH35/MlBeGDZqNbx4TwTx5WxeNDrjPjzvxNp12oRCxh&#10;n2mEOoQuk9KXNVntp64jjt6f660OUfaVNL0+x3LbyrlSC2l1w3Gh1h2911Qed4NF2HY8kZvEbsb0&#10;62PYpunkuPeE+Pw0rt9ABBrDLQxX/IgORWQ6uIGNFy1CfCQgvKp4r65KkgTEAWE5X4AscnnPX1wA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFarpfzMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA0h7Xd0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5BEF4299" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7930,51 +8120,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6150BB88" id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.55pt;width:522.2pt;height:70.6pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPA1BKMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQTawigiVIyKaRJq&#10;K9Gpz8axiTXH59mGhP36nZ0E2m5P016cs+/8+e677zK/aypNjsJ5BSano8GQEmE4FMrsc/r9ef1p&#10;SokPzBRMgxE5PQlP7xYfP8xrOxNXUIIuhCMIYvystjktQ7CzLPO8FBXzA7DCoFOCq1jArdtnhWM1&#10;olc6uxoOJ1kNrrAOuPAeT+9bJ10kfCkFD49SehGIzinmFtLq0rqLa7aYs9neMVsq3qXB/iGLiimD&#10;j56h7llg5ODUH1CV4g48yDDgUGUgpeIi1YDVjIbvqtmWzIpUC5Lj7Zkm//9g+cNxa58cCc0XaLCB&#10;kZDa+pnHw1hPI10Vv5gpQT9SeDrTJppAOB5OJtej2xt0cfRNbyfj6ecIk11uW+fDVwEViUZOHbYl&#10;scWOGx/a0D4kPuZBq2KttE6bKAWx0o4cGTZRh5Qjgr+J0obUmMn1eJiA3/gi9Pn+TjP+o0vvVRTi&#10;aYM5X2qPVmh2DVFFTm/GPTE7KE7Il4NWSt7ytUL8DfPhiTnUDvKA8xAecZEaMCnoLEpKcL/+dh7j&#10;saXopaRGLebU/zwwJyjR3ww2Owq3N1xv7HrDHKoVIDMjnDTLk4kXXNC9KR1ULzgmy/gKupjh+FZO&#10;Q2+uQjsROGZcLJcpCOVpWdiYreUROnYi8vjcvDBnuz4GVMAD9Cpls3ftbGPjTQPLQwCpUq8jsS2L&#10;Hd8o7aSWbgzj7Lzep6jLz2LxGwAA//8DAFBLAwQUAAYACAAAACEArlGA594AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9YKKDY3aEOKgUrUSlx5KEeclXpKIeB3FDqR/X3Nq&#10;b7Oa1cybfD3aVlyo941jDfOZAkFcOtNwpWH//fGYgvAB2WDrmDT8kId1cX+XY2bclb/osguViCHs&#10;M9RQh9BlUvqyJot+5jri6J1cbzHEs6+k6fEaw20rF0o9S4sNx4YaO3qrqTzvBqth2/FUbhK7GdPP&#10;92GbptPzwZPWD5PxdQUi0Bj+nuGGH9GhiExHN7DxotUQhwQNi+UcxM1VSZKAOEb1op5AFrn8P6D4&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8DUEozAgAAdAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK5RgOfeAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6150BB88" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.55pt;width:522.2pt;height:70.6pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNTBkAMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5z0I0uDOEWWIsOA&#10;oi2QDj0rshQbk0WNUmJnv36UYidtt9Owi0yJ1BP5+OjZbVsbtlfoK7A5Hw2GnCkroajsNuffn1ef&#10;Jpz5IGwhDFiV84Py/Hb+8cOscVN1ASWYQiEjEOunjct5GYKbZpmXpaqFH4BTlpwasBaBtrjNChQN&#10;odcmuxgOx1kDWDgEqbyn07ujk88TvtZKhketvQrM5JxyC2nFtG7ims1nYrpF4cpKdmmIf8iiFpWl&#10;R09QdyIItsPqD6i6kggedBhIqDPQupIq1UDVjIbvqlmXwqlUC5Hj3Ykm//9g5cN+7Z6QhfYLtNTA&#10;SEjj/NTTYayn1VjHL2XKyE8UHk60qTYwSYfj8eXo5opcknyTm/H15HOEyc63HfrwVUHNopFzpLYk&#10;tsT+3odjaB8SH/NgqmJVGZM2UQpqaZDtBTXRhJQjgb+JMpY1lMnl9TABv/FF6NP9jRHyR5feqyjC&#10;M5ZyPtcerdBuWlYVOb9KFcWjDRQH4gvhKCXv5Koi/Hvhw5NA0g7xQPMQHmnRBigp6CzOSsBffzuP&#10;8dRS8nLWkBZz7n/uBCrOzDdLzY7C7Q3sjU1v2F29BGJmRJPmZDLpAgbTmxqhfqExWcRXyCWspLdy&#10;HnpzGY4TQWMm1WKRgkieToR7u3YyQsdORB6f2xeBrutjIAU8QK9SMX3XzmNsvGlhsQugq9TrM4sd&#10;3yTtpJZuDOPsvN6nqPPPYv4bAAD//wMAUEsDBBQABgAIAAAAIQCuUYDn3gAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1gooNjdoQ4qBStRKXHkoR5yVekoh4HcUOpH9fc2pv&#10;s5rVzJt8PdpWXKj3jWMN85kCQVw603ClYf/98ZiC8AHZYOuYNPyQh3Vxf5djZtyVv+iyC5WIIewz&#10;1FCH0GVS+rImi37mOuLonVxvMcSzr6Tp8RrDbSsXSj1Liw3Hhho7equpPO8Gq2Hb8VRuErsZ08/3&#10;YZum0/PBk9YPk/F1BSLQGP6e4YYf0aGITEc3sPGi1RCHBA2L5RzEzVVJkoA4RvWinkAWufw/oPgF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATUwZADICAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArlGA594AAAAIAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3CB51EDD" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -8099,51 +8289,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="40C4B284" id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:306.15pt;margin-top:22.75pt;width:102.95pt;height:18.65pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL+NvvNAIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTAYFVEqBgV0yTU&#10;VqJVn41jk2iOz7MNCfv1OzsJtN2epr04Z9/5891332Vx29aKnIR1FeicjkcpJUJzKCp9yOnz0+bT&#10;DSXOM10wBVrk9CwcvV1+/LBoTCYmUIIqhCUIol3WmJyW3pssSRwvRc3cCIzQ6JRga+Zxaw9JYVmD&#10;6LVKJmk6TxqwhbHAhXN4etc56TLiSym4f5DSCU9UTjE3H1cb131Yk+WCZQfLTFnxPg32D1nUrNL4&#10;6AXqjnlGjrb6A6quuAUH0o841AlIWXERa8Bqxum7anYlMyLWguQ4c6HJ/T9Yfn/amUdLfPsVWmxg&#10;IKQxLnN4GOpppa3DFzMl6EcKzxfaROsJD5em6ZfpfE4JR99kOr+ZzQJMcr1trPPfBNQkGDm12JbI&#10;Fjttne9Ch5DwmANVFZtKqbgJUhBrZcmJYROVjzki+JsopUmT0/l0lkbgN74Afbm/V4z/6NN7FYV4&#10;SmPO19qD5dt9S6oip5/nAzF7KM7Il4VOSs7wTYX4W+b8I7OoHaQI58E/4CIVYFLQW5SUYH/97TzE&#10;Y0vRS0mDWsyp+3lkVlCivmtsdhDuYNjB2A+GPtZrQGbGOGmGRxMvWK8GU1qoX3BMVuEVdDHN8a2c&#10;+sFc+24icMy4WK1iEMrTML/VO8MDdOhE4PGpfWHW9H30qIB7GFTKsnft7GLDTQ2rowdZxV4HYjsW&#10;e75R2lEt/RiG2Xm9j1HXn8XyNwAAAP//AwBQSwMEFAAGAAgAAAAhAOguurPfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC4TS1u2KSpNp20CaRcObBPnrDFttcapmnQrb485&#10;wc2WP/3+/mI9uU5ccQitJw3pPAGBVHnbUq3hdHx7UiBCNGRN5wk1fGOAdXl/V5jc+ht94PUQa8Eh&#10;FHKjoYmxz6UMVYPOhLnvkfj25QdnIq9DLe1gbhzuOpklyUo60xJ/aEyPuwary2F0GvY9zeR24baT&#10;en8d90rNLp8BtX58mDYvICJO8Q+GX31Wh5Kdzn4kG0SnYZVmz4xqWCyXIBhQqcpAnHnIFMiykP8b&#10;lD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC/jb7zQCAAB0BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6C66s98AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="40C4B284" id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;margin-left:306.15pt;margin-top:22.75pt;width:102.95pt;height:18.65pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEE1TDNAIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTAYChqqBgV0yTU&#10;VqJVn41jk2iOz7MNCfv1OzsJtN2epr04Z9/589133+Xmtq0VOQnrKtA5HY9SSoTmUFT6kNPnp82n&#10;BSXOM10wBVrk9CwcvV1+/HDTmExMoARVCEsQRLusMTktvTdZkjheipq5ERih0SnB1szj1h6SwrIG&#10;0WuVTNJ0njRgC2OBC+fw9K5z0mXEl1Jw/yClE56onGJuPq42rvuwJssblh0sM2XF+zTYP2RRs0rj&#10;oxeoO+YZOdrqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmVzIhYC5LjzIUm9/9g+f1pZx4t8e1XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPF9oE60nPFyapl+m8zklHH2T6XwxmwWY5HrbWOe/CahJMHJqsS2R&#10;LXbaOt+FDiHhMQeqKjaVUnETpCDWypITwyYqH3NE8DdRSpMmp/PpLI3Ab3wB+nJ/rxj/0af3Kgrx&#10;lMacr7UHy7f7llRFTj8vBmL2UJyRLwudlJzhmwrxt8z5R2ZRO0gRzoN/wEUqwKSgtygpwf7623mI&#10;x5ail5IGtZhT9/PIrKBEfdfY7CDcwbCDsR8MfazXgMyMcdIMjyZesF4NprRQv+CYrMIr6GKa41s5&#10;9YO59t1E4JhxsVrFIJSnYX6rd4YH6NCJwONT+8Ks6fvoUQH3MKiUZe/a2cWGmxpWRw+yir0OxHYs&#10;9nyjtKNa+jEMs/N6H6OuP4vlbwAAAP//AwBQSwMEFAAGAAgAAAAhAOguurPfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC4TS1u2KSpNp20CaRcObBPnrDFttcapmnQrb485&#10;wc2WP/3+/mI9uU5ccQitJw3pPAGBVHnbUq3hdHx7UiBCNGRN5wk1fGOAdXl/V5jc+ht94PUQa8Eh&#10;FHKjoYmxz6UMVYPOhLnvkfj25QdnIq9DLe1gbhzuOpklyUo60xJ/aEyPuwary2F0GvY9zeR24baT&#10;en8d90rNLp8BtX58mDYvICJO8Q+GX31Wh5Kdzn4kG0SnYZVmz4xqWCyXIBhQqcpAnHnIFMiykP8b&#10;lD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARBNUwzQCAAB0BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6C66s98AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="251CA175" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -8198,51 +8388,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0B39B729" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:77.15pt;margin-top:22.55pt;width:203.85pt;height:19.15pt;z-index:251753472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAivF25NAIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQodAgRKkbFNAm1&#10;lejUZ+PYxJrj82xDwn79zk4CbbenaS/O2Xf+fPfdd1ncNZUmJ+G8ApPT0WBIiTAcCmUOOf3+vPk0&#10;o8QHZgqmwYicnoWnd8uPHxa1nYsxlKAL4QiCGD+vbU7LEOw8yzwvRcX8AKww6JTgKhZw6w5Z4ViN&#10;6JXOxsPhbVaDK6wDLrzH0/vWSZcJX0rBw6OUXgSic4q5hbS6tO7jmi0XbH5wzJaKd2mwf8iiYsrg&#10;oxeoexYYOTr1B1SluAMPMgw4VBlIqbhINWA1o+G7anYlsyLVguR4e6HJ/z9Y/nDa2SdHQvMFGmxg&#10;JKS2fu7xMNbTSFfFL2ZK0I8Uni+0iSYQjofj6Ww2G48o4egbT24mk2mEya63rfPhq4CKRCOnDtuS&#10;2GKnrQ9taB8SH/OgVbFRWqdNlIJYa0dODJuoQ8oRwd9EaUPqnN7eTIcJ+I0vQl/u7zXjP7r0XkUh&#10;njaY87X2aIVm3xBV5HTyuSdmD8UZ+XLQSslbvlGIv2U+PDGH2kGKcB7CIy5SAyYFnUVJCe7X385j&#10;PLYUvZTUqMWc+p9H5gQl+pvBZkfh9obrjX1vmGO1BmQGG4DZJBMvuKB7UzqoXnBMVvEVdDHD8a2c&#10;ht5ch3YicMy4WK1SEMrTsrA1O8sjdOxE5PG5eWHOdn0MqIAH6FXK5u/a2cbGmwZWxwBSpV5HYlsW&#10;O75R2kkt3RjG2Xm9T1HXn8XyNwAAAP//AwBQSwMEFAAGAAgAAAAhAMeitETeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6rRNKiuNU1EEUi8cKKhnN16SqPE6ip02/D3L&#10;iR5H+zT7pthOrhMXHELrScNinoBAqrxtqdbw9fn2pECEaMiazhNq+MEA2/L+rjC59Vf6wMsh1oJL&#10;KORGQxNjn0sZqgadCXPfI/Ht2w/ORI5DLe1grlzuOrlMkrV0piX+0JgeXxqszofRadj3NJO71O0m&#10;9f467pWanY8BtX58mJ43ICJO8R+GP31Wh5KdTn4kG0THOUtXjGpIswUIBrL1ksedNKhVCrIs5O2C&#10;8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAivF25NAIAAHQEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHorRE3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0B39B729" id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;margin-left:77.15pt;margin-top:22.55pt;width:203.85pt;height:19.15pt;z-index:251753472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtV9KVNAIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQoVAwRKkbFNAm1&#10;lejUZ+PYxJrj82xDwn79zk4CbbenaS/O2Xf+fPfdd1ncNZUmJ+G8ApPT0WBIiTAcCmUOOf3+vPk0&#10;o8QHZgqmwYicnoWnd8uPHxa1nYsxlKAL4QiCGD+vbU7LEOw8yzwvRcX8AKww6JTgKhZw6w5Z4ViN&#10;6JXOxsPhbVaDK6wDLrzH0/vWSZcJX0rBw6OUXgSic4q5hbS6tO7jmi0XbH5wzJaKd2mwf8iiYsrg&#10;oxeoexYYOTr1B1SluAMPMgw4VBlIqbhINWA1o+G7anYlsyLVguR4e6HJ/z9Y/nDa2SdHQvMFGmxg&#10;JKS2fu7xMNbTSFfFL2ZK0I8Uni+0iSYQjofj6Ww2G48o4egbT24mk2mEya63rfPhq4CKRCOnDtuS&#10;2GKnrQ9taB8SH/OgVbFRWqdNlIJYa0dODJuoQ8oRwd9EaUPqnN7eTIcJ+I0vQl/u7zXjP7r0XkUh&#10;njaY87X2aIVm3xBV5HTyuSdmD8UZ+XLQSslbvlGIv2U+PDGH2kGKcB7CIy5SAyYFnUVJCe7X385j&#10;PLYUvZTUqMWc+p9H5gQl+pvBZkfh9obrjX1vmGO1BmQGG4DZJBMvuKB7UzqoXnBMVvEVdDHD8a2c&#10;ht5ch3YicMy4WK1SEMrTsrA1O8sjdOxE5PG5eWHOdn0MqIAH6FXK5u/a2cbGmwZWxwBSpV5HYlsW&#10;O75R2kkt3RjG2Xm9T1HXn8XyNwAAAP//AwBQSwMEFAAGAAgAAAAhAMeitETeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6rRNKiuNU1EEUi8cKKhnN16SqPE6ip02/D3L&#10;iR5H+zT7pthOrhMXHELrScNinoBAqrxtqdbw9fn2pECEaMiazhNq+MEA2/L+rjC59Vf6wMsh1oJL&#10;KORGQxNjn0sZqgadCXPfI/Ht2w/ORI5DLe1grlzuOrlMkrV0piX+0JgeXxqszofRadj3NJO71O0m&#10;9f467pWanY8BtX58mJ43ICJO8R+GP31Wh5KdTn4kG0THOUtXjGpIswUIBrL1ksedNKhVCrIs5O2C&#10;8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtV9KVNAIAAHQEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHorRE3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2AB3B80E" w14:textId="77777777" w:rsidR="00740ADB" w:rsidRPr="000D16F0" w:rsidRDefault="00740ADB" w:rsidP="00740ADB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00633A33" w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -8400,226 +8590,280 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Děkujeme Vám za poskytnuté informace. </w:t>
       </w:r>
       <w:r w:rsidR="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA47D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci KPPP a ZDVPP Zlín. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00633A33" w:rsidRPr="00CA47D6" w:rsidSect="00633A33">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33C683B9" w14:textId="77777777" w:rsidR="00DE2352" w:rsidRDefault="00DE2352" w:rsidP="00633A33">
+    <w:p w14:paraId="73336FD9" w14:textId="77777777" w:rsidR="009709BE" w:rsidRDefault="009709BE" w:rsidP="00633A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DFBC504" w14:textId="77777777" w:rsidR="00DE2352" w:rsidRDefault="00DE2352" w:rsidP="00633A33">
+    <w:p w14:paraId="77745C91" w14:textId="77777777" w:rsidR="009709BE" w:rsidRDefault="009709BE" w:rsidP="00633A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C335470" w14:textId="6FD8BFA2" w:rsidR="00583094" w:rsidRPr="00583094" w:rsidRDefault="00583094" w:rsidP="00583094">
+  <w:p w14:paraId="400AE2AD" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C335470" w14:textId="7292470A" w:rsidR="00583094" w:rsidRPr="00583094" w:rsidRDefault="00583094" w:rsidP="00943623">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00633A33">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizováno dne </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00943623">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00633A33">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="00943623">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
     <w:r w:rsidRPr="00633A33">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1.202</w:t>
+      <w:t>.202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="113E0E3D" w14:textId="77777777" w:rsidR="00583094" w:rsidRDefault="00583094">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10B6AE31" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3201E4A2" w14:textId="77777777" w:rsidR="00DE2352" w:rsidRDefault="00DE2352" w:rsidP="00633A33">
+    <w:p w14:paraId="6EC559CA" w14:textId="77777777" w:rsidR="009709BE" w:rsidRDefault="009709BE" w:rsidP="00633A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D065510" w14:textId="77777777" w:rsidR="00DE2352" w:rsidRDefault="00DE2352" w:rsidP="00633A33">
+    <w:p w14:paraId="77D2A8E5" w14:textId="77777777" w:rsidR="009709BE" w:rsidRDefault="009709BE" w:rsidP="00633A33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DA714A9" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34D2F852" w14:textId="351115CA" w:rsidR="00633A33" w:rsidRDefault="00633A33">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B7DA76B" wp14:editId="612A9A94">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>448945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5760720" cy="732790"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1327438089" name="Obrázek 1" descr="Obsah obrázku text, Písmo, snímek obrazovky&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -8649,101 +8893,117 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="732790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29E107C8" w14:textId="77777777" w:rsidR="00943623" w:rsidRDefault="00943623">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="188"/>
+  <w:zoom w:percent="156"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00633A33"/>
+    <w:rsid w:val="000549B6"/>
+    <w:rsid w:val="000A01E8"/>
     <w:rsid w:val="000D16F0"/>
     <w:rsid w:val="001252FC"/>
     <w:rsid w:val="00177AC2"/>
+    <w:rsid w:val="001B14D4"/>
     <w:rsid w:val="001F648A"/>
     <w:rsid w:val="0021343F"/>
     <w:rsid w:val="003E2427"/>
     <w:rsid w:val="004D5E90"/>
     <w:rsid w:val="004F11EE"/>
     <w:rsid w:val="00583094"/>
     <w:rsid w:val="00633A33"/>
     <w:rsid w:val="00646C90"/>
     <w:rsid w:val="00722DB4"/>
     <w:rsid w:val="00740ADB"/>
     <w:rsid w:val="0079595B"/>
     <w:rsid w:val="00797E6E"/>
     <w:rsid w:val="008624A5"/>
     <w:rsid w:val="00936A66"/>
+    <w:rsid w:val="00943623"/>
+    <w:rsid w:val="009709BE"/>
     <w:rsid w:val="00C25CDD"/>
     <w:rsid w:val="00C50060"/>
     <w:rsid w:val="00C8085F"/>
     <w:rsid w:val="00CA47D6"/>
     <w:rsid w:val="00DE2352"/>
     <w:rsid w:val="00E509E6"/>
+    <w:rsid w:val="00F5314C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="240BF7C2"/>
@@ -9721,54 +9981,54 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -10048,69 +10308,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>423</Words>
-  <Characters>2498</Characters>
+  <Words>430</Words>
+  <Characters>2538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2916</CharactersWithSpaces>
+  <CharactersWithSpaces>2963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomáš Fac</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>